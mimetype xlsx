--- v0 (2026-06-13)
+++ v1 (2026-07-28)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>13-0010-02-029-0100</t>
   </si>
   <si>
     <t>FRENCH CHRISTOPHER &amp; CHAD</t>
   </si>
   <si>
@@ -157,63 +157,54 @@
   <si>
     <t>HICKORY CIR</t>
   </si>
   <si>
     <t>14-0690-02-015-0000</t>
   </si>
   <si>
     <t>FRYE CLAYTON D &amp; DENISE A OR SURV</t>
   </si>
   <si>
     <t>LAKE SHORE DR</t>
   </si>
   <si>
     <t>14-0690-02-019-0000</t>
   </si>
   <si>
     <t>14-0700-01-034-0000</t>
   </si>
   <si>
     <t>BRANHAM INVESTMENT PROPERTIES LLC</t>
   </si>
   <si>
     <t>TIMOTHY DR</t>
   </si>
   <si>
-    <t>14-0760-02-005-0000</t>
+    <t>14-0760-02-007-0000</t>
   </si>
   <si>
     <t>BOYD WILLIAM L</t>
-  </si>
-[...7 lines deleted...]
-    <t>14-0760-02-007-0000</t>
   </si>
   <si>
     <t>LAKEWOOD RD</t>
   </si>
   <si>
     <t>14-0760-02-008-0000</t>
   </si>
   <si>
     <t>14-0760-02-013-0000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,0.00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -232,70 +223,70 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F22" headerRowCount="1">
-  <autoFilter ref="A1:F22"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F20" headerRowCount="1">
+  <autoFilter ref="A1:F20"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=7890&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=7926&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=7929&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44925&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45803&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=8114&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=8433&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=8595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=8653&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=8656&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=8660&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=8942&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=9071&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=9196&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=9199&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=9250&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=9640&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=9641&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=9642&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=9643&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=9648&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=7890&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=7926&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=7929&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44925&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45803&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=8114&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=8433&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=8595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=8653&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=8656&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=8660&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=8942&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=9071&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=9196&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=9199&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=9250&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=9642&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=9643&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=9648&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F22"/>
+  <dimension ref="A1:F20"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.695432662963867" customWidth="1"/>
     <col min="2" max="2" width="38.6481819152832" customWidth="1"/>
     <col min="3" max="3" width="19.794113159179688" customWidth="1"/>
     <col min="4" max="4" width="19.664182662963867" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
@@ -419,51 +410,51 @@
       </c>
       <c r="D7" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="2">
         <v>1201.62</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="2">
-        <v>303.03</v>
+        <v>2.26</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2">
         <v>219.23</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
@@ -539,51 +530,51 @@
       </c>
       <c r="D13" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="2">
         <v>242.22</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E14" s="2">
-        <v>780.8</v>
+        <v>127.7</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>44</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E15" s="2">
         <v>0.11</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
@@ -619,141 +610,99 @@
       </c>
       <c r="D17" s="0" t="s">
         <v>49</v>
       </c>
       <c r="E17" s="2">
         <v>44.95</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E18" s="2">
-        <v>52.8</v>
+        <v>43.61</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E19" s="2">
-        <v>51.9</v>
+        <v>43.61</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="E20" s="2">
         <v>43.61</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>10</v>
-[...38 lines deleted...]
-      <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
-    <hyperlink ref="F21" r:id="rId21"/>
-    <hyperlink ref="F22" r:id="rId22"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>