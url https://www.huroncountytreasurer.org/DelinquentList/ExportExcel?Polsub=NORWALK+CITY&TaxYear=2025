--- v0 (2026-01-28)
+++ v1 (2026-06-13)
@@ -5,328 +5,265 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="818" uniqueCount="818">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="603" uniqueCount="603">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>00127</t>
   </si>
   <si>
     <t>HAYNES SUSAN M</t>
   </si>
   <si>
     <t>EDISON LSD</t>
   </si>
   <si>
     <t>520 MILAN AVE LOT 23</t>
   </si>
   <si>
     <t>View</t>
   </si>
   <si>
-    <t>00462</t>
-[...7 lines deleted...]
-  <si>
     <t>00552</t>
   </si>
   <si>
     <t>SHIVAK MONICA M</t>
   </si>
   <si>
     <t>520 MILAN AVE LOT 4</t>
   </si>
   <si>
     <t>00739</t>
   </si>
   <si>
     <t>NICKLES CHARLES M</t>
   </si>
   <si>
     <t>520 MILAN AVE LOT 9</t>
   </si>
   <si>
     <t>00870</t>
   </si>
   <si>
     <t>MAYSE TONY E</t>
   </si>
   <si>
     <t>520 MILAN AVE LOT 17</t>
   </si>
   <si>
     <t>01103</t>
   </si>
   <si>
     <t>COMSTOCK BENJAMIN</t>
   </si>
   <si>
     <t>520 MILAN AVE LOT 15</t>
   </si>
   <si>
     <t>02239</t>
   </si>
   <si>
     <t>CARTY ZACHARY J &amp; CASSANDRA E SWANSON</t>
   </si>
   <si>
     <t>520 MILAN AVE LOT 3</t>
   </si>
   <si>
-    <t>02958</t>
-[...7 lines deleted...]
-  <si>
     <t>02974</t>
   </si>
   <si>
     <t>MARKEL JOSEPH W</t>
   </si>
   <si>
     <t>520 MILAN AVE LOT 40</t>
   </si>
   <si>
     <t>02978</t>
   </si>
   <si>
     <t>BATCH CYNTHIA &amp; SONYA</t>
   </si>
   <si>
     <t>520 MILAN AVE LOT 95</t>
   </si>
   <si>
     <t>03014</t>
   </si>
   <si>
     <t>CONANT LESLIE J</t>
   </si>
   <si>
     <t>520 MILAN AVE LOT 77</t>
   </si>
   <si>
-    <t>03062</t>
-[...7 lines deleted...]
-  <si>
     <t>03124</t>
   </si>
   <si>
     <t>KELLEY PATRICIA J</t>
   </si>
   <si>
     <t>520 MILAN AVE LOT 74</t>
   </si>
   <si>
-    <t>03127</t>
-[...7 lines deleted...]
-  <si>
     <t>03382</t>
   </si>
   <si>
     <t>MANCILLA JOSE</t>
   </si>
   <si>
     <t xml:space="preserve">520 MILAN  LOT 81</t>
   </si>
   <si>
     <t>03412</t>
   </si>
   <si>
     <t>ROOT LOLA D</t>
   </si>
   <si>
     <t>520 MILAN AVE LOT 114</t>
   </si>
   <si>
     <t>03417</t>
   </si>
   <si>
     <t>FOXX DENISE J</t>
   </si>
   <si>
     <t>520 MILAN AVE LOT 121</t>
   </si>
   <si>
     <t>03423</t>
   </si>
   <si>
     <t>ADAMS DYLAN &amp; KAYLA</t>
   </si>
   <si>
     <t>520 MILAN AVE LOT 228</t>
   </si>
   <si>
-    <t>03458</t>
-[...7 lines deleted...]
-  <si>
     <t>03472</t>
   </si>
   <si>
     <t>BRAUDNER JEREMY</t>
   </si>
   <si>
     <t>520 MILAN AVE LOT 119</t>
   </si>
   <si>
     <t>03498</t>
   </si>
   <si>
     <t>FIELDS JOSH &amp; TAMERA CARLSON FIELDS</t>
   </si>
   <si>
     <t>520 MILAN AVE LOT 138</t>
   </si>
   <si>
     <t>03521</t>
   </si>
   <si>
     <t>COLBERT WILLIAM</t>
   </si>
   <si>
     <t>520 MILAN AVE LOT 142</t>
   </si>
   <si>
-    <t>03531</t>
-[...7 lines deleted...]
-  <si>
     <t>03610</t>
   </si>
   <si>
     <t>SAWYER RYAN &amp; MARJORIE</t>
   </si>
   <si>
     <t>520 MILAN AVE LOT 218</t>
   </si>
   <si>
     <t>03655</t>
   </si>
   <si>
     <t>BROWN TONI</t>
   </si>
   <si>
     <t>520 MILAN AVE LOT 125</t>
   </si>
   <si>
     <t>03791</t>
   </si>
   <si>
     <t>HISS ROSE M</t>
   </si>
   <si>
     <t>520 MILAN AVE LOT 153</t>
   </si>
   <si>
     <t>03856</t>
   </si>
   <si>
     <t>CYREK CYNTHIA M</t>
   </si>
   <si>
     <t>520 MILAN AVE LOT 156</t>
   </si>
   <si>
-    <t>03864</t>
-[...7 lines deleted...]
-  <si>
     <t>03909</t>
   </si>
   <si>
     <t>CONSECO FINANCE SERVICE</t>
   </si>
   <si>
     <t>520 MILAN AVE LOT 217</t>
   </si>
   <si>
     <t>03917</t>
   </si>
   <si>
     <t>PINSON MATTHEW R</t>
   </si>
   <si>
     <t>520 MILAN AVE LOT 170</t>
   </si>
   <si>
     <t>03919</t>
   </si>
   <si>
     <t>WRIGHT ADAM</t>
   </si>
   <si>
     <t>520 MILAN AVE LOT 171</t>
@@ -346,395 +283,293 @@
   <si>
     <t>ADCOCK SAMANTHA N</t>
   </si>
   <si>
     <t>520 MILAN AVE LOT 188</t>
   </si>
   <si>
     <t>03981</t>
   </si>
   <si>
     <t>MCKENZIE HOLLY M</t>
   </si>
   <si>
     <t>520 MILAN AVE LOT 221</t>
   </si>
   <si>
     <t>04022</t>
   </si>
   <si>
     <t>POWERS WILLIAM</t>
   </si>
   <si>
     <t>520 MILAN AVE LOT 163</t>
   </si>
   <si>
-    <t>04035</t>
-[...7 lines deleted...]
-  <si>
     <t>04039</t>
   </si>
   <si>
     <t>SAWYER RALPH R &amp; HELEN E</t>
   </si>
   <si>
     <t>520 MILAN AVE LOT 219</t>
   </si>
   <si>
     <t>04046</t>
   </si>
   <si>
     <t>JACOBS BRITTANY</t>
   </si>
   <si>
     <t>520 MILAN AVE LOT 190</t>
   </si>
   <si>
     <t>04209</t>
   </si>
   <si>
     <t>520 MILAN AVE LOT 145</t>
   </si>
   <si>
     <t>04298</t>
   </si>
   <si>
     <t>HURT BILL</t>
   </si>
   <si>
     <t>520 MILAN AVE LOT 69</t>
   </si>
   <si>
-    <t>04303</t>
-[...7 lines deleted...]
-  <si>
     <t>52-012A-01-007-0000</t>
   </si>
   <si>
     <t>KING KIM CORPORATION</t>
   </si>
   <si>
     <t>415 MILAN AVE</t>
   </si>
   <si>
-    <t>52-1600-02-002-0100</t>
-[...7 lines deleted...]
-  <si>
     <t>00038</t>
   </si>
   <si>
     <t>HUPFER DENNIS J</t>
   </si>
   <si>
     <t>NORWALK CSD</t>
   </si>
   <si>
     <t>103 JEFFERSON ST LOT 8</t>
   </si>
   <si>
     <t>00066</t>
   </si>
   <si>
     <t>MARTINEZ JUAN L</t>
   </si>
   <si>
     <t>103 JEFFERSON ST LOT 9</t>
   </si>
   <si>
     <t>00070</t>
   </si>
   <si>
     <t>GUTIERREZ GUILLERMO V</t>
   </si>
   <si>
     <t>103 JEFFERSON ST LOT 5</t>
   </si>
   <si>
-    <t>00074</t>
+    <t>00093</t>
+  </si>
+  <si>
+    <t>RODRIGUEZ ALBERTO A</t>
+  </si>
+  <si>
+    <t>103 JEFFERSON ST LOT 44</t>
+  </si>
+  <si>
+    <t>00101</t>
+  </si>
+  <si>
+    <t>GONZALEZ ZAPATA YANETH</t>
+  </si>
+  <si>
+    <t>230 WHITTLESEY AVE LOT 41</t>
+  </si>
+  <si>
+    <t>00143</t>
+  </si>
+  <si>
+    <t>DOMINGUEZ MINERVA</t>
+  </si>
+  <si>
+    <t>103 JEFFERSON ST LOT 14</t>
+  </si>
+  <si>
+    <t>00166</t>
+  </si>
+  <si>
+    <t>EADS CHRISTOPHER L</t>
+  </si>
+  <si>
+    <t>3 FIRST ST</t>
+  </si>
+  <si>
+    <t>00199</t>
+  </si>
+  <si>
+    <t>RITTER TIMOTHY R</t>
+  </si>
+  <si>
+    <t>230 WHITTLESEY AVE LOT 27</t>
+  </si>
+  <si>
+    <t>00263</t>
+  </si>
+  <si>
+    <t>MADRID JOSSUE NEHEMIAS</t>
+  </si>
+  <si>
+    <t>103 JEFFERSON ST LOT 20</t>
+  </si>
+  <si>
+    <t>00380</t>
+  </si>
+  <si>
+    <t>BAILEY ALYSSA D</t>
+  </si>
+  <si>
+    <t>230 WHITTLESEY AVE LOT 34</t>
+  </si>
+  <si>
+    <t>00393</t>
+  </si>
+  <si>
+    <t>WEIMER SIDNEY W</t>
+  </si>
+  <si>
+    <t>60 MILAN</t>
+  </si>
+  <si>
+    <t>00407</t>
   </si>
   <si>
     <t>BOAVIDA HOMES LLC</t>
   </si>
   <si>
-    <t>230 WHITTLESEY AVE LOT 7 A&amp;B</t>
-[...118 lines deleted...]
-  <si>
     <t xml:space="preserve">230 WHITTLESEY AVE  B &amp; C</t>
   </si>
   <si>
     <t>00419</t>
   </si>
   <si>
     <t>SMITH LISA L</t>
   </si>
   <si>
     <t>80 ST MARYS ST LOT 22</t>
   </si>
   <si>
     <t>00420</t>
   </si>
   <si>
     <t>EARLS MICHAEL D</t>
   </si>
   <si>
     <t>3 SECOND ST</t>
   </si>
   <si>
     <t>00471</t>
   </si>
   <si>
     <t>SABALA JESUS J</t>
   </si>
   <si>
     <t>103 JEFFERSON ST LOT 11</t>
   </si>
   <si>
     <t>00525</t>
   </si>
   <si>
     <t>EASTMAN SCOTT</t>
   </si>
   <si>
     <t>5 SIXTH ST</t>
   </si>
   <si>
     <t>00539</t>
   </si>
   <si>
     <t>RAMOS MARTINEZ MARGARITA</t>
   </si>
   <si>
     <t>230 WHITTLESEY AVE LOT 64</t>
   </si>
   <si>
-    <t>00569</t>
-[...7 lines deleted...]
-  <si>
     <t>00604</t>
   </si>
   <si>
     <t>MORENO JAVIER G</t>
   </si>
   <si>
     <t>103 JEFFERSON ST LOT 52</t>
   </si>
   <si>
     <t>00609</t>
   </si>
   <si>
     <t>WILES ANNA M</t>
   </si>
   <si>
     <t>3 FOURTH ST LOT 3</t>
   </si>
   <si>
     <t>00647</t>
   </si>
   <si>
     <t>RAMIREZ GARCIA CELIA</t>
   </si>
   <si>
     <t>103 JEFFERSON ST LOT 18</t>
   </si>
   <si>
-    <t>00704</t>
-[...7 lines deleted...]
-  <si>
     <t>00738</t>
   </si>
   <si>
     <t>MORRIS TYLER S</t>
   </si>
   <si>
     <t>56 JEFFERSON ST LOT 15</t>
   </si>
   <si>
     <t>00815</t>
   </si>
   <si>
     <t>HIBBARD TYLER J</t>
   </si>
   <si>
     <t>230 WHITTLESEY AVE LOT 38</t>
   </si>
   <si>
-    <t>00942</t>
-[...7 lines deleted...]
-  <si>
     <t>00950</t>
   </si>
   <si>
     <t>TAGGART JODI C</t>
   </si>
   <si>
     <t xml:space="preserve">6 FIRST  LOT 6</t>
   </si>
   <si>
     <t>00958</t>
   </si>
   <si>
     <t>MORALES LOPEZ ILTZE IRENE</t>
   </si>
   <si>
     <t>103 JEFFERSON ST LOT 12</t>
   </si>
   <si>
     <t>00987</t>
   </si>
   <si>
     <t>JACKSON RALPH C LIVING TRUST</t>
   </si>
   <si>
     <t>52 JEFFERSON ST</t>
@@ -844,59 +679,50 @@
   <si>
     <t>SMITH AARON M</t>
   </si>
   <si>
     <t>6 FIFTH ST LOT 6</t>
   </si>
   <si>
     <t>01736</t>
   </si>
   <si>
     <t>HAMM EDWARD &amp; JANICE</t>
   </si>
   <si>
     <t xml:space="preserve">8 SECOND  LOT 8</t>
   </si>
   <si>
     <t>01834</t>
   </si>
   <si>
     <t>CLIFFORD BETH E</t>
   </si>
   <si>
     <t>103 JEFFERSON ST LOT 61</t>
   </si>
   <si>
-    <t>01849</t>
-[...7 lines deleted...]
-  <si>
     <t>01887</t>
   </si>
   <si>
     <t>RIVERA ROSELBA DIAZ</t>
   </si>
   <si>
     <t>103 JEFFERSON ST LOT 3</t>
   </si>
   <si>
     <t>01959</t>
   </si>
   <si>
     <t>PLASMAN CYNTHIA S &amp; ROBERT A</t>
   </si>
   <si>
     <t>230 WHITTLESEY AVE LOT 48</t>
   </si>
   <si>
     <t>01979</t>
   </si>
   <si>
     <t>DAVIS AMBER N</t>
   </si>
   <si>
     <t>80 ST MARYS ST LOT 17</t>
@@ -952,77 +778,59 @@
   <si>
     <t>MALEY TAMI R &amp; DOUGLAS R</t>
   </si>
   <si>
     <t>80 ST MARYS ST LOT 2</t>
   </si>
   <si>
     <t>02336</t>
   </si>
   <si>
     <t>KINCAID BRENDA</t>
   </si>
   <si>
     <t>5 THIRD</t>
   </si>
   <si>
     <t>02355</t>
   </si>
   <si>
     <t>FOX ADAM M &amp; KAORI FUKUSHIMA</t>
   </si>
   <si>
     <t>12 THIRD ST LOT 12</t>
   </si>
   <si>
-    <t>02373</t>
-[...7 lines deleted...]
-  <si>
     <t>02457</t>
   </si>
   <si>
     <t>COLLINS DAVID</t>
   </si>
   <si>
     <t>2 FOURTH ST LOT 2</t>
   </si>
   <si>
-    <t>02485</t>
-[...7 lines deleted...]
-  <si>
     <t>02598</t>
   </si>
   <si>
     <t>BRAVO ROJAS TERESITA</t>
   </si>
   <si>
     <t>103 JEFFERSON ST LOT 42</t>
   </si>
   <si>
     <t>02599</t>
   </si>
   <si>
     <t>RAMOS-CRUZ JORGE MANUEL</t>
   </si>
   <si>
     <t>103 JEFFERSON ST LOT 37</t>
   </si>
   <si>
     <t>02651</t>
   </si>
   <si>
     <t>BISHMAN NORMA</t>
   </si>
   <si>
     <t>11 THIRD ST LOT 11</t>
@@ -1060,56 +868,50 @@
   <si>
     <t>SPENCE MOLLY L</t>
   </si>
   <si>
     <t xml:space="preserve">80 ST MARYS  LOT 12</t>
   </si>
   <si>
     <t>02959</t>
   </si>
   <si>
     <t>MAZARIEGUS-LOPEZ CESAR</t>
   </si>
   <si>
     <t>230 WHITTLESEY AVE LOT 63</t>
   </si>
   <si>
     <t>03111</t>
   </si>
   <si>
     <t>SCOTT DEBRA J</t>
   </si>
   <si>
     <t>7 FOURTH ST</t>
   </si>
   <si>
-    <t>03457</t>
-[...4 lines deleted...]
-  <si>
     <t>03640</t>
   </si>
   <si>
     <t>WHITE GABRIAL A</t>
   </si>
   <si>
     <t>10 FIFTH ST LOT 10</t>
   </si>
   <si>
     <t>03662</t>
   </si>
   <si>
     <t>SANCHEZ BARTOLO</t>
   </si>
   <si>
     <t xml:space="preserve">103 JEFFERSON  LOT 46</t>
   </si>
   <si>
     <t>03801</t>
   </si>
   <si>
     <t>BROWN JAMES B &amp; BRITTANY HORVATH</t>
   </si>
   <si>
     <t>230 WHITTLESEY AVE LOT 49</t>
@@ -1147,179 +949,104 @@
   <si>
     <t>RAMIREZ HERNANDEZ RENAE</t>
   </si>
   <si>
     <t>9 SECOND ST</t>
   </si>
   <si>
     <t>04410</t>
   </si>
   <si>
     <t>SHELLER RUTH M</t>
   </si>
   <si>
     <t>80 ST MARYS ST LOT 15</t>
   </si>
   <si>
     <t>04518</t>
   </si>
   <si>
     <t>MORROW THOMAS</t>
   </si>
   <si>
     <t>80 ST MARYS ST LOT 13</t>
   </si>
   <si>
-    <t>04522</t>
-[...16 lines deleted...]
-  <si>
     <t>33-0020-01-004-0000</t>
   </si>
   <si>
     <t>CHASE JENNIFER A &amp; CARL D JACKSON OR SURV</t>
   </si>
   <si>
     <t>225 WOODLAWN AVE</t>
   </si>
   <si>
     <t>33-0020-01-004-0100</t>
   </si>
   <si>
     <t>WOODLAWN AVE</t>
   </si>
   <si>
-    <t>33-0020-02-010-0000</t>
-[...7 lines deleted...]
-  <si>
     <t>33-0020-03-006-0100</t>
   </si>
   <si>
     <t>OHIO EDISON CO</t>
   </si>
   <si>
     <t>PUBLIC UTILITY</t>
   </si>
   <si>
     <t>33-0020-03-007-0000</t>
   </si>
   <si>
     <t>AMERICAN TRANSMISSION SYSTEMS INC</t>
   </si>
   <si>
-    <t>33-0030-02-001-0000</t>
-[...37 lines deleted...]
-  <si>
     <t>33-0050-01-016-0000</t>
   </si>
   <si>
     <t>GUNDLACH JUANITA A</t>
   </si>
   <si>
     <t>25 1/2 MAPLE ST</t>
   </si>
   <si>
     <t>33-0050-04-024-0000</t>
   </si>
   <si>
     <t>COLISH STEVE D</t>
   </si>
   <si>
     <t>STOUTENBURG DR</t>
   </si>
   <si>
     <t>33-0050-04-025-0000</t>
   </si>
   <si>
     <t>37 STOUTENBURG DR</t>
   </si>
   <si>
-    <t>33-0060-01-030-0000</t>
-[...7 lines deleted...]
-  <si>
     <t>33-0060-01-053-0000</t>
   </si>
   <si>
     <t>MYERS DELINDA L</t>
   </si>
   <si>
     <t>14 W CHESTNUT ST</t>
   </si>
   <si>
     <t>33-0060-03-029-0000</t>
   </si>
   <si>
     <t>RAYMOND JOHN &amp; VALERIE G OR SURV</t>
   </si>
   <si>
     <t>88 S LINWOOD AVE</t>
   </si>
   <si>
     <t>33-0060-05-052-0000</t>
   </si>
   <si>
     <t>FLEW SETH R</t>
   </si>
   <si>
     <t>S LINWOOD AVE</t>
@@ -1327,833 +1054,551 @@
   <si>
     <t>33-0060-05-053-0000</t>
   </si>
   <si>
     <t>124 S LINWOOD AVE</t>
   </si>
   <si>
     <t>33-0060-05-055-0000</t>
   </si>
   <si>
     <t>118 S LINWOOD AVE</t>
   </si>
   <si>
     <t>33-0060-05-066-0000</t>
   </si>
   <si>
     <t>ROGERS RENEE G</t>
   </si>
   <si>
     <t>BENEDICT AVE</t>
   </si>
   <si>
     <t>33-0060-05-067-0000</t>
   </si>
   <si>
-    <t>33-0060-05-069-0000</t>
-[...4 lines deleted...]
-  <si>
     <t>33-0070-01-011-0000</t>
   </si>
   <si>
     <t>WOHLERS JULIE</t>
   </si>
   <si>
+    <t>154 1/2 WOODLAWN AVE</t>
+  </si>
+  <si>
+    <t>33-0070-02-001-0000</t>
+  </si>
+  <si>
+    <t>NICKOLI WILLIAM J</t>
+  </si>
+  <si>
     <t>154 WOODLAWN AVE</t>
   </si>
   <si>
-    <t>33-0070-02-001-0000</t>
-[...22 lines deleted...]
-  <si>
     <t>33-0080-03-002-0000</t>
   </si>
   <si>
     <t>DOLBEE DAVID IRA TRUSTEE</t>
   </si>
   <si>
     <t>81 WOODLAWN AVE</t>
   </si>
   <si>
-    <t>33-0080-03-008-0000</t>
-[...7 lines deleted...]
-  <si>
     <t>33-009A-01-011-0000</t>
   </si>
   <si>
     <t>GFELL MICHAEL &amp; CHERYL OR SURV</t>
   </si>
   <si>
     <t>1 MEAD AVE</t>
   </si>
   <si>
     <t>33-009A-01-032-0000</t>
   </si>
   <si>
     <t>WELCH SONYA L</t>
   </si>
   <si>
     <t>12 MEAD AVE</t>
   </si>
   <si>
-    <t>33-009A-02-010-0000</t>
-[...8 lines deleted...]
-    <t>33-009A-02-011-0000</t>
+    <t>33-0110-02-012-0000</t>
+  </si>
+  <si>
+    <t>WHITE ROOFING &amp; LUMBER CO</t>
+  </si>
+  <si>
+    <t>S WEST ST</t>
+  </si>
+  <si>
+    <t>33-0130-02-021-0000</t>
+  </si>
+  <si>
+    <t>BARMAN JEFFREY B</t>
+  </si>
+  <si>
+    <t>W MAIN ST</t>
+  </si>
+  <si>
+    <t>33-0130-04-014-0000</t>
+  </si>
+  <si>
+    <t>SMITH MARTHA</t>
+  </si>
+  <si>
+    <t>8 VINEWOOD AVE</t>
+  </si>
+  <si>
+    <t>33-0130-04-014-0100</t>
+  </si>
+  <si>
+    <t>VINEWOOD AVE</t>
+  </si>
+  <si>
+    <t>33-0130-04-037-0000</t>
+  </si>
+  <si>
+    <t>SHANE LORRI J</t>
+  </si>
+  <si>
+    <t>19 N WEST ST</t>
+  </si>
+  <si>
+    <t>33-0150-01-004-2300</t>
+  </si>
+  <si>
+    <t>WRIGHT KATHRYN L</t>
+  </si>
+  <si>
+    <t>47 VALLEY PARK DR</t>
+  </si>
+  <si>
+    <t>33-0160-04-038-0000</t>
+  </si>
+  <si>
+    <t>JACKSON REGGIENALD D</t>
+  </si>
+  <si>
+    <t>33-0160-04-039-0000</t>
+  </si>
+  <si>
+    <t>50 JEFFERSON ST</t>
+  </si>
+  <si>
+    <t>33-0190-02-005-0000</t>
+  </si>
+  <si>
+    <t>STOKES VERA</t>
+  </si>
+  <si>
+    <t>110 STATE ST</t>
+  </si>
+  <si>
+    <t>33-0190-03-026-0000</t>
+  </si>
+  <si>
+    <t>LODEN CATHERINE M</t>
+  </si>
+  <si>
+    <t>10 W LEAGUE ST</t>
+  </si>
+  <si>
+    <t>33-0190-04-019-0000</t>
+  </si>
+  <si>
+    <t>MUNDY SARAH L</t>
+  </si>
+  <si>
+    <t>93 N PROSPECT ST</t>
+  </si>
+  <si>
+    <t>33-0190-04-028-0100</t>
+  </si>
+  <si>
+    <t>SHOLES LATHEN</t>
+  </si>
+  <si>
+    <t>N PROSPECT ST</t>
+  </si>
+  <si>
+    <t>33-0190-04-029-0000</t>
+  </si>
+  <si>
+    <t>ROGERS KEITH &amp; TAMERA M</t>
+  </si>
+  <si>
+    <t>104 N PROSPECT ST</t>
+  </si>
+  <si>
+    <t>33-0200-01-008-0000</t>
+  </si>
+  <si>
+    <t>THOMPSON WILLIAM H</t>
+  </si>
+  <si>
+    <t>18 FORD AVE</t>
+  </si>
+  <si>
+    <t>33-0200-01-009-0000</t>
+  </si>
+  <si>
+    <t>SCHMIDLIN RYAN KENNETH ALVIN</t>
+  </si>
+  <si>
+    <t>17 FORD AVE</t>
+  </si>
+  <si>
+    <t>33-0200-01-044-0000</t>
+  </si>
+  <si>
+    <t>6 BLESSINGS LLC</t>
+  </si>
+  <si>
+    <t>33 N HESTER ST</t>
+  </si>
+  <si>
+    <t>33-0200-02-004-0000</t>
+  </si>
+  <si>
+    <t>SALMONS NATHAN R</t>
+  </si>
+  <si>
+    <t>11 JEFFERSON ST</t>
+  </si>
+  <si>
+    <t>33-0200-02-015-0000</t>
+  </si>
+  <si>
+    <t>WITMER GEORGE R</t>
+  </si>
+  <si>
+    <t>6 MANAHAN AVE</t>
+  </si>
+  <si>
+    <t>33-0200-02-016-0000</t>
+  </si>
+  <si>
+    <t>MANAHAN AVE</t>
+  </si>
+  <si>
+    <t>33-0200-03-012-0000</t>
+  </si>
+  <si>
+    <t>CANNON STACIA L</t>
+  </si>
+  <si>
+    <t>28 NEWTON ST</t>
+  </si>
+  <si>
+    <t>33-0200-03-032-0000</t>
+  </si>
+  <si>
+    <t>GIBSON STEPHANIE F</t>
+  </si>
+  <si>
+    <t>2 MINARD PL</t>
+  </si>
+  <si>
+    <t>33-0200-04-006-0000</t>
+  </si>
+  <si>
+    <t>RUSH ROBERT J &amp; MCHELLE JEAN OR SURV</t>
+  </si>
+  <si>
+    <t>35 JEFFERSON ST</t>
+  </si>
+  <si>
+    <t>33-0200-04-012-0000</t>
+  </si>
+  <si>
+    <t>EASTMAN RYAN</t>
+  </si>
+  <si>
+    <t>40 N PLEASANT ST</t>
+  </si>
+  <si>
+    <t>33-0200-04-022-0000</t>
+  </si>
+  <si>
+    <t>TERRY TONIA L</t>
+  </si>
+  <si>
+    <t>22 N PLEASANT ST</t>
+  </si>
+  <si>
+    <t>33-0200-07-006-0000</t>
+  </si>
+  <si>
+    <t>RATLIFF DON V &amp; DON C</t>
+  </si>
+  <si>
+    <t>JEFFERSON ST</t>
+  </si>
+  <si>
+    <t>33-0200-09-011-0000</t>
+  </si>
+  <si>
+    <t>DIETRICH DANIEL A JR</t>
+  </si>
+  <si>
+    <t>4 BAKER ST</t>
+  </si>
+  <si>
+    <t>33-0200-09-022-0000</t>
+  </si>
+  <si>
+    <t>KLOTZ ALICEON</t>
+  </si>
+  <si>
+    <t>STATE ST</t>
+  </si>
+  <si>
+    <t>33-0210-04-001-0100</t>
+  </si>
+  <si>
+    <t>SHULTS DENISE M</t>
+  </si>
+  <si>
+    <t>55 E MAIN ST</t>
+  </si>
+  <si>
+    <t>33-0210-07-016-0000</t>
+  </si>
+  <si>
+    <t>TUTTLE JOAN</t>
+  </si>
+  <si>
+    <t>71 MILAN AVE</t>
+  </si>
+  <si>
+    <t>33-0210-07-020-0000</t>
+  </si>
+  <si>
+    <t>DAILEY BRADLEY R</t>
+  </si>
+  <si>
+    <t>47 FRANKLIN ST</t>
+  </si>
+  <si>
+    <t>33-0210-08-052-0000</t>
+  </si>
+  <si>
+    <t>COOPER MATTHEW P</t>
+  </si>
+  <si>
+    <t>52 WOOSTER ST</t>
+  </si>
+  <si>
+    <t>33-0210-12-001-0300</t>
+  </si>
+  <si>
+    <t>SANDERS CHARLES S</t>
+  </si>
+  <si>
+    <t>33-0210-12-002-0000</t>
+  </si>
+  <si>
+    <t>67 N PROSPECT ST</t>
+  </si>
+  <si>
+    <t>33-0210-12-002-0101</t>
+  </si>
+  <si>
+    <t>33-0220-10-015-0100</t>
+  </si>
+  <si>
+    <t>MESSER JOHN K</t>
+  </si>
+  <si>
+    <t>MILAN AVE</t>
+  </si>
+  <si>
+    <t>33-0220-10-028-0088</t>
+  </si>
+  <si>
+    <t>MCLAUGHLIN BENJAMIN</t>
+  </si>
+  <si>
+    <t>E LEAGUE ST</t>
+  </si>
+  <si>
+    <t>33-0240-03-038-0000</t>
+  </si>
+  <si>
+    <t>DEFOREST ROSETTA M &amp; ROSETTA</t>
+  </si>
+  <si>
+    <t>18 W ELM ST</t>
+  </si>
+  <si>
+    <t>33-0240-09-005-0000</t>
+  </si>
+  <si>
+    <t>SANDUSKY COUNTY TRUST ONE MARIO PULLANO TRUSTEE</t>
+  </si>
+  <si>
+    <t>55 W MAIN ST</t>
+  </si>
+  <si>
+    <t>33-0240-10-017-0100</t>
+  </si>
+  <si>
+    <t>BOLDEN LYNNITTA</t>
+  </si>
+  <si>
+    <t>33-0240-12-005-0000</t>
+  </si>
+  <si>
+    <t>JUST LIKE HOME LAUNDROMAT LLC</t>
+  </si>
+  <si>
+    <t>BANK ST</t>
+  </si>
+  <si>
+    <t>33-0240-12-006-0000</t>
+  </si>
+  <si>
+    <t>2 BANK ST</t>
+  </si>
+  <si>
+    <t>33-0240-12-007-0000</t>
+  </si>
+  <si>
+    <t>33-0240-12-008-0000</t>
+  </si>
+  <si>
+    <t>33-0240-12-009-0000</t>
+  </si>
+  <si>
+    <t>E WATER ST</t>
+  </si>
+  <si>
+    <t>33-0240-13-006-0000</t>
+  </si>
+  <si>
+    <t>BLOOMBERG BRENNAN JAMES</t>
+  </si>
+  <si>
+    <t>29 BENEDICT AVE</t>
+  </si>
+  <si>
+    <t>33-0240-14-010-0000</t>
+  </si>
+  <si>
+    <t>JONES JAYNE L</t>
+  </si>
+  <si>
+    <t>27 SUMMIT ST</t>
+  </si>
+  <si>
+    <t>33-0240-14-011-0000</t>
+  </si>
+  <si>
+    <t>SUMMIT ST</t>
+  </si>
+  <si>
+    <t>33-0240-14-015-0000</t>
+  </si>
+  <si>
+    <t>FORTNER ROGER D &amp; JODIE L</t>
+  </si>
+  <si>
+    <t>28 SUMMIT ST</t>
+  </si>
+  <si>
+    <t>33-0250-01-041-0100</t>
+  </si>
+  <si>
+    <t>BOOMER CORY S &amp; KASSANDRA L LEE OR SURV</t>
+  </si>
+  <si>
+    <t>5 PINE ST</t>
+  </si>
+  <si>
+    <t>33-0250-02-037-0000</t>
+  </si>
+  <si>
+    <t>COURTNEY EDWARD E &amp; ETHYLE L</t>
+  </si>
+  <si>
+    <t>69 E ELM ST</t>
+  </si>
+  <si>
+    <t>33-0250-05-006-0000</t>
+  </si>
+  <si>
+    <t>CHRISTMAN JONATHAN E &amp; RESSA J OR SURV</t>
+  </si>
+  <si>
+    <t>25 WOODLAWN AVE</t>
+  </si>
+  <si>
+    <t>33-0250-05-007-0000</t>
+  </si>
+  <si>
+    <t>25 1/2 WOODLAWN AVE</t>
+  </si>
+  <si>
+    <t>33-0250-05-008-0000</t>
+  </si>
+  <si>
+    <t>27 WOODLAWN AVE</t>
+  </si>
+  <si>
+    <t>33-0250-05-015-0000</t>
+  </si>
+  <si>
+    <t>CHRISTMAN JONATHAN</t>
+  </si>
+  <si>
+    <t>12 MILL ST</t>
+  </si>
+  <si>
+    <t>33-0250-07-015-0000</t>
+  </si>
+  <si>
+    <t>GARWOOD AMANDA</t>
   </si>
   <si>
     <t>CORWIN ST</t>
   </si>
   <si>
-    <t>33-009B-02-008-0000</t>
-[...667 lines deleted...]
-  <si>
     <t>33-0250-07-016-0000</t>
   </si>
   <si>
     <t>21 CORWIN ST</t>
   </si>
   <si>
     <t>33-0250-07-024-0000</t>
   </si>
   <si>
     <t>BECKER LARRY</t>
   </si>
   <si>
     <t>30 GRAY ST</t>
   </si>
   <si>
-    <t>33-0250-07-038-0000</t>
-[...7 lines deleted...]
-  <si>
     <t>33-0270-01-011-0000</t>
   </si>
   <si>
     <t>180 ST MARYS ST</t>
   </si>
   <si>
     <t>33-0270-02-014-1900</t>
   </si>
   <si>
     <t>MAGILL KENNETH &amp; NANCY</t>
   </si>
   <si>
     <t>22 OAKWOOD DR</t>
   </si>
   <si>
     <t>33-0270-03-021-0000</t>
   </si>
   <si>
     <t>REIDY JESSICA RUTH</t>
   </si>
   <si>
     <t>258 E MAIN ST</t>
   </si>
   <si>
     <t>33-0280-04-011-0000</t>
@@ -2167,248 +1612,176 @@
   <si>
     <t>33-0280-06-019-0100</t>
   </si>
   <si>
     <t>SOFIOS RENTALS N LTD</t>
   </si>
   <si>
     <t>GALLUP AVE</t>
   </si>
   <si>
     <t>33-0280-06-034-0000</t>
   </si>
   <si>
     <t>RISNER PATRICIA A</t>
   </si>
   <si>
     <t>3 NORTH ST</t>
   </si>
   <si>
     <t>33-0280-07-024-0200</t>
   </si>
   <si>
     <t>EASTWOOD DR</t>
   </si>
   <si>
-    <t>33-0280-09-002-0000</t>
-[...16 lines deleted...]
-  <si>
     <t>33-0300-01-022-0000</t>
   </si>
   <si>
-    <t>GREAVES KELLIE N &amp; SHARON L RIGG</t>
+    <t>GREAVES KELLIE N</t>
   </si>
   <si>
     <t>26 W WASHINGTON ST</t>
   </si>
   <si>
     <t>33-0300-01-024-0000</t>
   </si>
   <si>
     <t>SARTOR DANIEL T</t>
   </si>
   <si>
     <t>22 W WASHINGTON ST</t>
   </si>
   <si>
     <t>33-0300-01-025-0000</t>
   </si>
   <si>
     <t>W WASHINGTON ST</t>
   </si>
   <si>
-    <t>33-0300-01-034-0000</t>
-[...22 lines deleted...]
-  <si>
     <t>33-0300-02-026-0000</t>
   </si>
   <si>
     <t>VANNATTA CARLO</t>
   </si>
   <si>
     <t>193 WHITTLESEY AVE</t>
   </si>
   <si>
     <t>33-0310-04-004-0100</t>
   </si>
   <si>
     <t>NEGRETE MARIA E</t>
   </si>
   <si>
     <t>FRUEN ST</t>
   </si>
   <si>
     <t>33-0310-04-030-0000</t>
   </si>
   <si>
     <t>HOWELL ARIEL</t>
   </si>
   <si>
     <t>57 FRUEN ST</t>
   </si>
   <si>
     <t>33-0310-06-014-0000</t>
   </si>
   <si>
     <t>KNUDSEN JOSEPH H</t>
   </si>
   <si>
     <t>168 WHITTLESEY AVE</t>
   </si>
   <si>
     <t>33-0320-01-024-0000</t>
   </si>
   <si>
     <t>BROWN NICOLE</t>
   </si>
   <si>
     <t>GLOVER AVE</t>
   </si>
   <si>
-    <t>33-0320-01-035-0000</t>
-[...4 lines deleted...]
-  <si>
     <t>33-0320-02-029-0000</t>
   </si>
   <si>
     <t>GRAY KATHY S</t>
   </si>
   <si>
     <t>26 GLOVER AVE</t>
   </si>
   <si>
     <t>33-0330-03-015-0000</t>
   </si>
   <si>
     <t>SMITH WAYNE C</t>
   </si>
   <si>
     <t>48 WILLIAMS AVE</t>
   </si>
   <si>
-    <t>33-0330-05-005-0000</t>
-[...4 lines deleted...]
-  <si>
     <t>33-0330-06-017-0000</t>
   </si>
   <si>
     <t>LAWRENCE GERALD &amp; JANICE</t>
   </si>
   <si>
     <t>WILLARD AVE</t>
   </si>
   <si>
     <t>33-0330-06-021-0000</t>
   </si>
   <si>
     <t>HARKNESS MARGARET</t>
   </si>
   <si>
     <t>33-0330-06-022-0000</t>
   </si>
   <si>
     <t>33-0330-09-020-0000</t>
   </si>
   <si>
     <t>WILCOX ORON K III</t>
   </si>
   <si>
     <t>33-0330-09-021-0000</t>
   </si>
   <si>
     <t>49 GALLUP AVE</t>
   </si>
   <si>
     <t>33-0330-09-022-0000</t>
   </si>
   <si>
     <t>33-0330-09-023-0000</t>
   </si>
   <si>
     <t>33-0330-09-024-0000</t>
   </si>
   <si>
-    <t>33-0340-01-006-0000</t>
-[...16 lines deleted...]
-  <si>
     <t>33-0350-04-009-0000</t>
   </si>
   <si>
     <t>EHRNSBERGER DAVID &amp; KELLIE</t>
   </si>
   <si>
     <t>GROVE AVE</t>
   </si>
   <si>
     <t>33-0350-04-010-0000</t>
   </si>
   <si>
     <t>33-0350-04-011-0000</t>
   </si>
   <si>
     <t>44 GROVE AVE</t>
   </si>
   <si>
     <t>33-0350-04-049-0000</t>
   </si>
   <si>
     <t>CARNEY JAMES M JR &amp; TRUSTEE CARNEY ETAL</t>
   </si>
   <si>
     <t>PARSONS ST</t>
@@ -2417,68 +1790,50 @@
     <t>33-0350-06-002-0000</t>
   </si>
   <si>
     <t>CHAPMAN IRA L JR</t>
   </si>
   <si>
     <t>194 TUCKER AVE</t>
   </si>
   <si>
     <t>33-0350-06-013-0000</t>
   </si>
   <si>
     <t>LONG MERIANNE</t>
   </si>
   <si>
     <t>188 COLLINGWOOD AVE</t>
   </si>
   <si>
     <t>33-0370-02-037-2100</t>
   </si>
   <si>
     <t>KANGARS MARCIE A</t>
   </si>
   <si>
     <t>3 WEDGEWOOD DR</t>
-  </si>
-[...16 lines deleted...]
-    <t>106 RIVER BEND DR</t>
   </si>
   <si>
     <t>33-175C-06-021-4900</t>
   </si>
   <si>
     <t>MAPLE CITY ICE COMPANY AN OHIO CORPORATION</t>
   </si>
   <si>
     <t>N OLD STATE RD</t>
   </si>
   <si>
     <t>33-175D-03-006-0000</t>
   </si>
   <si>
     <t>KROPF AMY L</t>
   </si>
   <si>
     <t>28 GIBBS RD</t>
   </si>
   <si>
     <t>33-175D-03-007-0100</t>
   </si>
   <si>
     <t>GIBBS RD</t>
   </si>
@@ -2512,79 +1867,79 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F297" headerRowCount="1">
-  <autoFilter ref="A1:F297"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F214" headerRowCount="1">
+  <autoFilter ref="A1:F214"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44872&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45243&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45309&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45133&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45173&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45162&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45591&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45951&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45962&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45963&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45986&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46007&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46043&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46185&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46188&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46215&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46224&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46243&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46249&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46569&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46303&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46390&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46439&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46443&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46472&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46476&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46383&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46490&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46549&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46534&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46570&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46602&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46599&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46160&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46606&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46805&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46810&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44505&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44598&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45179&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44882&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44954&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45010&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46445&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44843&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44780&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44761&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45064&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45272&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44792&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44680&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44695&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44969&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45112&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44670&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45076&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46723&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44732&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45169&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45132&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45330&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45398&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44930&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44986&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44889&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44988&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45465&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45059&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45216&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45118&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45013&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44674&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45224&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45150&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45165&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45028&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45345&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45174&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45000&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44970&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45215&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45231&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46498&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45250&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45306&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45344&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45380&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45432&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45441&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45443&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45500&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45507&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45504&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45545&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45564&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45625&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45637&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46019&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45693&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45696&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45762&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45763&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45789&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46471&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45805&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46416&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45911&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45950&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46033&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46213&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46294&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46315&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46396&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46344&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46430&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46514&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46793&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46895&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=47049&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=47054&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=47057&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=21729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=21730&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=21763&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=21780&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=21781&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=21806&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=21875&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=21876&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=21883&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=22016&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=22513&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=22640&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=22641&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=22754&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=22778&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=22857&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=22969&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=22970&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=22972&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=22981&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=22982&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=22984&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=23001&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=23002&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=23057&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=23096&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=23244&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=23250&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=23289&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=23314&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=23348&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=23349&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=23452&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=23489&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=23691&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=23845&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=23925&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=23949&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=23951&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=23995&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=24031&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=24090&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=24091&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=24104&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=24120&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=24121&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=24146&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=24376&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=24408&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=24409&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=24449&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=24450&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=24457&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=24460&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=24528&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=24547&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=24548&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=24849&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=24917&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=24981&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=24991&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=24992&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25035&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25036&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25095&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25097&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25098&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25106&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25107&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25164&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25184&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25208&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25216&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25226&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25262&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25263&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25328&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25339&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25340&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25352&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25363&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25374&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25405&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25500&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25547&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25551&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25574&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25643&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25752&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25759&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25761&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25881&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25896&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26083&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26097&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26144&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26307&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26344&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26456&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26469&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26479&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26481&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26540&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26541&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26542&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26543&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26544&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26559&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26587&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26588&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26592&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26649&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26701&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26762&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26763&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26764&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26771&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26810&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26811&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26819&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26833&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26917&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26971&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=27039&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=27167&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=27273&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=27289&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=27317&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=27343&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=27552&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=27635&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=27637&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=27638&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=27648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=27656&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=27666&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=27675&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=27806&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=27832&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=27904&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=27933&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=27944&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=27977&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=28245&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=28276&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=28340&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=28344&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=28345&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=28531&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=28532&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=28533&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=28534&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=28535&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=28625&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=28709&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=28957&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=28959&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=28960&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=29002&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=29073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=29084&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=29299&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=29361&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=29415&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=29719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=29847&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=29848&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44872&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45309&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45133&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45173&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45162&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45591&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45962&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45963&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45986&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46185&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46188&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46224&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46243&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46569&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46303&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46390&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46439&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46472&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46476&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46383&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46490&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46549&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46534&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46570&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46599&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46160&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46606&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46805&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44505&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45179&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44882&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46445&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44843&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44761&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45064&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44792&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44969&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45112&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44670&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45076&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46723&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44732&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45169&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45132&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45330&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44930&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44986&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44889&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45465&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45059&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45118&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45013&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44674&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45224&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45150&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45165&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45028&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45345&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45174&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45000&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44970&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45215&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45231&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46498&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45250&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45306&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45380&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45432&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45441&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45443&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45500&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45507&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45504&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45545&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45564&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45625&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45637&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45693&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45762&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45763&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45789&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46471&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45805&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46416&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45911&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45950&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46033&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46294&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46315&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46396&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46344&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46430&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46514&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46793&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46895&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=47049&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=21729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=21730&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=21780&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=21781&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=22513&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=22640&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=22641&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=22778&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=22857&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=22969&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=22970&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=22972&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=22981&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=22982&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=23001&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=23002&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=23244&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=23289&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=23314&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=23845&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=24031&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=24120&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=24121&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=24146&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=24376&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=24547&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=24548&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=24849&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=24917&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=24981&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=24991&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=24992&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25035&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25036&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25095&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25106&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25107&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25164&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25184&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25208&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25216&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25226&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25328&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25363&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25374&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25500&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25547&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25551&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25643&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25752&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25759&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25761&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26083&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26097&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26307&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26456&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26481&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26540&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26541&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26542&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26543&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26544&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26559&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26587&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26588&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26592&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26649&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26701&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26762&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26763&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26764&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26771&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26810&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26811&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26819&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26917&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26971&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=27039&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=27167&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=27273&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=27289&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=27317&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=27635&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=27637&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=27638&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=27675&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=27806&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=27832&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=27904&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=27933&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=27977&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=28245&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=28340&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=28344&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=28345&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=28531&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=28532&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=28533&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=28534&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=28535&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=28957&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=28959&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=28960&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=29002&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=29073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=29084&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=29299&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=29719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=29847&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=29848&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F297"/>
+  <dimension ref="A1:F214"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="20.760910034179688" customWidth="1"/>
+    <col min="1" max="1" width="20.695432662963867" customWidth="1"/>
     <col min="2" max="2" width="53.221744537353516" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
-    <col min="4" max="4" width="30.613027572631836" customWidth="1"/>
+    <col min="4" max="4" width="26.718217849731445" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
@@ -2599,5933 +1954,4273 @@
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2">
         <v>1522.64</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="2">
-        <v>19.78</v>
+        <v>519.59</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="2">
-        <v>519.59</v>
+        <v>314.96</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2">
-        <v>314.96</v>
+        <v>220.62</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="2">
-        <v>220.62</v>
+        <v>147.81</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="2">
-        <v>147.81</v>
+        <v>55.86</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="2">
-        <v>55.86</v>
+        <v>101.12</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2">
-        <v>0.24</v>
+        <v>305.78</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="2">
-        <v>101.12</v>
+        <v>173.2</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="2">
-        <v>305.78</v>
+        <v>4138.71</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="2">
-        <v>173.2</v>
+        <v>7.5</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="2">
-        <v>89.15</v>
+        <v>7318.16</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="2">
-        <v>4208.71</v>
+        <v>607.97</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="2">
-        <v>110.23</v>
+        <v>161.98</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="2">
-        <v>7.5</v>
+        <v>301.9</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="2">
-        <v>7318.16</v>
+        <v>1847.02</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="2">
-        <v>607.97</v>
+        <v>248.24</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="2">
-        <v>161.98</v>
+        <v>11053.35</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="2">
-        <v>747.13</v>
+        <v>2205.11</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="2">
-        <v>301.9</v>
+        <v>120.26</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>68</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E22" s="2">
-        <v>1847.02</v>
+        <v>131.81</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E23" s="2">
-        <v>248.24</v>
+        <v>13120.6</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>76</v>
       </c>
       <c r="E24" s="2">
-        <v>5337.82</v>
+        <v>761.05</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E25" s="2">
-        <v>11053.35</v>
+        <v>620.14</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E26" s="2">
-        <v>2205.11</v>
+        <v>138.67</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>84</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E27" s="2">
-        <v>120.26</v>
+        <v>193.14</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E28" s="2">
-        <v>131.81</v>
+        <v>1006.17</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>89</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E29" s="2">
-        <v>286.1</v>
+        <v>683.76</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E30" s="2">
-        <v>13120.6</v>
+        <v>1.26</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>97</v>
       </c>
       <c r="E31" s="2">
-        <v>761.05</v>
+        <v>232.89</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>98</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>99</v>
+        <v>39</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="E32" s="2">
-        <v>620.14</v>
+        <v>149.52</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="B33" s="0" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="E33" s="2">
-        <v>138.67</v>
+        <v>158.45</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="B34" s="0" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="E34" s="2">
-        <v>193.14</v>
+        <v>37714.89</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="B35" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="B35" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35" s="0" t="s">
-        <v>8</v>
+        <v>108</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="2">
-        <v>1006.17</v>
+        <v>88.86</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>110</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>111</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>8</v>
+        <v>108</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="2">
-        <v>683.76</v>
+        <v>908.56</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>114</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>8</v>
+        <v>108</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E37" s="2">
-        <v>196.48</v>
+        <v>116.96</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>117</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>8</v>
+        <v>108</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E38" s="2">
-        <v>1.26</v>
+        <v>154.85</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>8</v>
+        <v>108</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E39" s="2">
-        <v>232.89</v>
+        <v>213.05</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>51</v>
+        <v>123</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>8</v>
+        <v>108</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="E40" s="2">
-        <v>149.52</v>
+        <v>5.31</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>8</v>
+        <v>108</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E41" s="2">
-        <v>158.45</v>
+        <v>0.92</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>8</v>
+        <v>108</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="E42" s="2">
-        <v>6.42</v>
+        <v>116.96</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>8</v>
+        <v>108</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E43" s="2">
-        <v>37714.89</v>
+        <v>40.88</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>8</v>
+        <v>108</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="E44" s="2">
-        <v>0.1</v>
+        <v>113.09</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>139</v>
       </c>
       <c r="E45" s="2">
-        <v>88.86</v>
+        <v>2.03</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>140</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>141</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>142</v>
       </c>
       <c r="E46" s="2">
-        <v>908.56</v>
+        <v>17.25</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>143</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>144</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>145</v>
       </c>
       <c r="E47" s="2">
-        <v>116.96</v>
+        <v>533</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>146</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>147</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>148</v>
       </c>
       <c r="E48" s="2">
-        <v>17.25</v>
+        <v>88.72</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>149</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E49" s="2">
-        <v>17.25</v>
+        <v>883.56</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E50" s="2">
-        <v>154.85</v>
+        <v>333.91</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E51" s="2">
-        <v>213.05</v>
+        <v>42.6</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E52" s="2">
-        <v>32.51</v>
+        <v>77.41</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E53" s="2">
-        <v>5.31</v>
+        <v>144.65</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E54" s="2">
-        <v>0.92</v>
+        <v>42.6</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E55" s="2">
-        <v>598.9</v>
+        <v>2.6</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="E56" s="2">
-        <v>116.96</v>
+        <v>87.81</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E57" s="2">
-        <v>125.17</v>
+        <v>52.93</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E58" s="2">
-        <v>42.6</v>
+        <v>289.46</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E59" s="2">
-        <v>40.88</v>
+        <v>140.9</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E60" s="2">
-        <v>113.09</v>
+        <v>60.83</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="E61" s="2">
-        <v>2.03</v>
+        <v>42.6</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>147</v>
+        <v>189</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="E62" s="2">
-        <v>17.25</v>
+        <v>116.96</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="E63" s="2">
-        <v>533</v>
+        <v>87.81</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="E64" s="2">
-        <v>88.72</v>
+        <v>84.51</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="E65" s="2">
-        <v>883.56</v>
+        <v>109.16</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="E66" s="2">
-        <v>333.91</v>
+        <v>169.85</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="E67" s="2">
-        <v>42.6</v>
+        <v>57.86</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="E68" s="2">
-        <v>421.74</v>
+        <v>11.2</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="E69" s="2">
-        <v>77.41</v>
+        <v>180.08</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="E70" s="2">
-        <v>144.65</v>
+        <v>715.16</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="E71" s="2">
-        <v>42.6</v>
+        <v>217.5</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="E72" s="2">
-        <v>7.18</v>
+        <v>135.33</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="2">
-        <v>2.6</v>
+        <v>909.47</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="E74" s="2">
-        <v>87.81</v>
+        <v>332.81</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="E75" s="2">
-        <v>53.72</v>
+        <v>529.4</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E76" s="2">
-        <v>52.93</v>
+        <v>20.29</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="E77" s="2">
-        <v>289.46</v>
+        <v>42.6</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="E78" s="2">
-        <v>140.9</v>
+        <v>624.48</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="E79" s="2">
-        <v>60.83</v>
+        <v>547.71</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="E80" s="2">
-        <v>42.6</v>
+        <v>87.81</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="E81" s="2">
-        <v>116.96</v>
+        <v>203.41</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="E82" s="2">
-        <v>87.81</v>
+        <v>158.02</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="E83" s="2">
-        <v>84.51</v>
+        <v>42.6</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="E84" s="2">
-        <v>109.16</v>
+        <v>231.62</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="E85" s="2">
-        <v>169.85</v>
+        <v>168.96</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="E86" s="2">
-        <v>57.86</v>
+        <v>43.57</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="E87" s="2">
-        <v>11.2</v>
+        <v>865.57</v>
       </c>
       <c r="F87" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="E88" s="2">
-        <v>180.08</v>
+        <v>1580.48</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="E89" s="2">
-        <v>715.16</v>
+        <v>469.2</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="E90" s="2">
-        <v>217.5</v>
+        <v>21.71</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="E91" s="2">
-        <v>135.33</v>
+        <v>3.59</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E92" s="2">
-        <v>909.47</v>
+        <v>278.42</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="E93" s="2">
-        <v>5.44</v>
+        <v>1547.51</v>
       </c>
       <c r="F93" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="E94" s="2">
-        <v>332.81</v>
+        <v>151.83</v>
       </c>
       <c r="F94" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="E95" s="2">
-        <v>529.4</v>
+        <v>234.53</v>
       </c>
       <c r="F95" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="E96" s="2">
-        <v>20.29</v>
+        <v>568.85</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="E97" s="2">
-        <v>42.6</v>
+        <v>884.51</v>
       </c>
       <c r="F97" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="E98" s="2">
-        <v>624.48</v>
+        <v>2253.11</v>
       </c>
       <c r="F98" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="E99" s="2">
-        <v>547.71</v>
+        <v>1.91</v>
       </c>
       <c r="F99" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="E100" s="2">
         <v>87.81</v>
       </c>
       <c r="F100" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="E101" s="2">
-        <v>203.41</v>
+        <v>116.96</v>
       </c>
       <c r="F101" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="E102" s="2">
-        <v>158.02</v>
+        <v>1.09</v>
       </c>
       <c r="F102" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="E103" s="2">
-        <v>42.6</v>
+        <v>87.81</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="E104" s="2">
-        <v>231.62</v>
+        <v>2199.44</v>
       </c>
       <c r="F104" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="B105" s="0" t="s">
         <v>315</v>
       </c>
-      <c r="B105" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C105" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="E105" s="2">
-        <v>2.57</v>
+        <v>280.63</v>
       </c>
       <c r="F105" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="E106" s="2">
-        <v>168.96</v>
+        <v>62283.61</v>
       </c>
       <c r="F106" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="B107" s="0" t="s">
+        <v>323</v>
+      </c>
+      <c r="C107" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="D107" s="0" t="s">
         <v>321</v>
       </c>
-      <c r="B107" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E107" s="2">
-        <v>42.6</v>
+        <v>4764.14</v>
       </c>
       <c r="F107" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
         <v>324</v>
       </c>
       <c r="B108" s="0" t="s">
         <v>325</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>326</v>
       </c>
       <c r="E108" s="2">
-        <v>43.57</v>
+        <v>3725.47</v>
       </c>
       <c r="F108" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
         <v>327</v>
       </c>
       <c r="B109" s="0" t="s">
         <v>328</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>329</v>
       </c>
       <c r="E109" s="2">
-        <v>865.57</v>
+        <v>100.92</v>
       </c>
       <c r="F109" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
         <v>330</v>
       </c>
       <c r="B110" s="0" t="s">
+        <v>328</v>
+      </c>
+      <c r="C110" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="D110" s="0" t="s">
         <v>331</v>
       </c>
-      <c r="C110" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E110" s="2">
-        <v>1580.48</v>
+        <v>1343.6</v>
       </c>
       <c r="F110" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="B111" s="0" t="s">
         <v>333</v>
       </c>
-      <c r="B111" s="0" t="s">
+      <c r="C111" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="D111" s="0" t="s">
         <v>334</v>
       </c>
-      <c r="C111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E111" s="2">
-        <v>469.2</v>
+        <v>49.83</v>
       </c>
       <c r="F111" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="B112" s="0" t="s">
         <v>336</v>
       </c>
-      <c r="B112" s="0" t="s">
+      <c r="C112" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="D112" s="0" t="s">
         <v>337</v>
       </c>
-      <c r="C112" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E112" s="2">
-        <v>21.71</v>
+        <v>770.12</v>
       </c>
       <c r="F112" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="B113" s="0" t="s">
         <v>339</v>
       </c>
-      <c r="B113" s="0" t="s">
+      <c r="C113" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="D113" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="C113" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E113" s="2">
-        <v>3.59</v>
+        <v>18.4</v>
       </c>
       <c r="F113" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="B114" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="C114" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="D114" s="0" t="s">
         <v>342</v>
       </c>
-      <c r="B114" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E114" s="2">
-        <v>278.42</v>
+        <v>134.58</v>
       </c>
       <c r="F114" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="E115" s="2">
-        <v>1547.51</v>
+        <v>108.47</v>
       </c>
       <c r="F115" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
       <c r="E116" s="2">
-        <v>151.83</v>
+        <v>863.21</v>
       </c>
       <c r="F116" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>262</v>
+        <v>346</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E117" s="2">
-        <v>163.62</v>
+        <v>82.32</v>
       </c>
       <c r="F117" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="E118" s="2">
-        <v>234.53</v>
+        <v>3777.53</v>
       </c>
       <c r="F118" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E119" s="2">
-        <v>568.85</v>
+        <v>1265.93</v>
       </c>
       <c r="F119" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E120" s="2">
-        <v>884.51</v>
+        <v>794.27</v>
       </c>
       <c r="F120" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E121" s="2">
-        <v>2253.11</v>
+        <v>4874.7</v>
       </c>
       <c r="F121" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E122" s="2">
-        <v>1.91</v>
+        <v>2355.89</v>
       </c>
       <c r="F122" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E123" s="2">
-        <v>87.81</v>
+        <v>738.97</v>
       </c>
       <c r="F123" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="E124" s="2">
-        <v>116.96</v>
+        <v>508.07</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="E125" s="2">
-        <v>1.09</v>
+        <v>71.75</v>
       </c>
       <c r="F125" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>378</v>
+        <v>371</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
       <c r="E126" s="2">
-        <v>87.81</v>
+        <v>0.47</v>
       </c>
       <c r="F126" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>380</v>
+        <v>375</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="E127" s="2">
-        <v>0.47</v>
+        <v>2015.6</v>
       </c>
       <c r="F127" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>384</v>
+        <v>379</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>385</v>
+        <v>380</v>
       </c>
       <c r="E128" s="2">
-        <v>2.28</v>
+        <v>6804.16</v>
       </c>
       <c r="F128" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>386</v>
+        <v>381</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>387</v>
+        <v>382</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>388</v>
+        <v>181</v>
       </c>
       <c r="E129" s="2">
-        <v>2949.44</v>
+        <v>605.23</v>
       </c>
       <c r="F129" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>389</v>
+        <v>383</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>387</v>
+        <v>382</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>390</v>
+        <v>384</v>
       </c>
       <c r="E130" s="2">
-        <v>280.63</v>
+        <v>647.02</v>
       </c>
       <c r="F130" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>391</v>
+        <v>385</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>392</v>
+        <v>386</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>393</v>
+        <v>387</v>
       </c>
       <c r="E131" s="2">
-        <v>1003.07</v>
+        <v>1576.62</v>
       </c>
       <c r="F131" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>394</v>
+        <v>388</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>395</v>
+        <v>389</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>396</v>
+        <v>390</v>
       </c>
       <c r="E132" s="2">
-        <v>62283.61</v>
+        <v>2000.03</v>
       </c>
       <c r="F132" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="E133" s="2">
-        <v>4764.14</v>
+        <v>212.15</v>
       </c>
       <c r="F133" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>399</v>
+        <v>394</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>400</v>
+        <v>395</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>401</v>
+        <v>396</v>
       </c>
       <c r="E134" s="2">
-        <v>401.9</v>
+        <v>15.95</v>
       </c>
       <c r="F134" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>402</v>
+        <v>397</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>403</v>
+        <v>398</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>404</v>
+        <v>399</v>
       </c>
       <c r="E135" s="2">
-        <v>0.21</v>
+        <v>3507.88</v>
       </c>
       <c r="F135" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>405</v>
+        <v>400</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E136" s="2">
-        <v>0.32</v>
+        <v>994.86</v>
       </c>
       <c r="F136" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="C137" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E137" s="2">
-        <v>2670.75</v>
+        <v>0.01</v>
       </c>
       <c r="F137" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="E138" s="2">
-        <v>276.75</v>
+        <v>1579.58</v>
       </c>
       <c r="F138" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="E139" s="2">
-        <v>3725.47</v>
+        <v>0.01</v>
       </c>
       <c r="F139" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="C140" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="E140" s="2">
-        <v>100.92</v>
+        <v>3148.21</v>
       </c>
       <c r="F140" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="B141" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="C141" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="D141" s="0" t="s">
         <v>416</v>
       </c>
-      <c r="C141" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E141" s="2">
-        <v>1343.6</v>
+        <v>137.7</v>
       </c>
       <c r="F141" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="C142" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="E142" s="2">
-        <v>368.24</v>
+        <v>1739.27</v>
       </c>
       <c r="F142" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="C143" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="E143" s="2">
-        <v>49.83</v>
+        <v>5161.17</v>
       </c>
       <c r="F143" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="C144" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="E144" s="2">
-        <v>770.12</v>
+        <v>900.73</v>
       </c>
       <c r="F144" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="C145" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="E145" s="2">
-        <v>18.4</v>
+        <v>967.55</v>
       </c>
       <c r="F145" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
       <c r="B146" s="0" t="s">
         <v>430</v>
       </c>
       <c r="C146" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="E146" s="2">
-        <v>134.58</v>
+        <v>2398.02</v>
       </c>
       <c r="F146" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="B147" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="C147" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="D147" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="B147" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E147" s="2">
-        <v>108.47</v>
+        <v>2251.99</v>
       </c>
       <c r="F147" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
+        <v>435</v>
+      </c>
+      <c r="B148" s="0" t="s">
         <v>436</v>
       </c>
-      <c r="B148" s="0" t="s">
+      <c r="C148" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="D148" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="C148" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E148" s="2">
-        <v>863.21</v>
+        <v>1443.51</v>
       </c>
       <c r="F148" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="B149" s="0" t="s">
         <v>439</v>
       </c>
-      <c r="B149" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C149" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="E149" s="2">
-        <v>82.32</v>
+        <v>100.76</v>
       </c>
       <c r="F149" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="C150" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="E150" s="2">
-        <v>82.32</v>
+        <v>3359.14</v>
       </c>
       <c r="F150" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="C151" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E151" s="2">
-        <v>3777.53</v>
+        <v>1120.49</v>
       </c>
       <c r="F151" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="C152" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
       <c r="E152" s="2">
-        <v>1265.93</v>
+        <v>2103.02</v>
       </c>
       <c r="F152" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="C153" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="E153" s="2">
-        <v>88.1</v>
+        <v>27.48</v>
       </c>
       <c r="F153" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="C154" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>452</v>
+        <v>396</v>
       </c>
       <c r="E154" s="2">
-        <v>27.42</v>
+        <v>32.97</v>
       </c>
       <c r="F154" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="B155" s="0" t="s">
         <v>454</v>
       </c>
       <c r="C155" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E155" s="2">
-        <v>794.27</v>
+        <v>1245.42</v>
       </c>
       <c r="F155" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="C156" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>458</v>
+        <v>396</v>
       </c>
       <c r="E156" s="2">
-        <v>15.84</v>
+        <v>23.72</v>
       </c>
       <c r="F156" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
+        <v>458</v>
+      </c>
+      <c r="B157" s="0" t="s">
         <v>459</v>
       </c>
-      <c r="B157" s="0" t="s">
+      <c r="C157" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="D157" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="C157" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E157" s="2">
-        <v>4874.7</v>
+        <v>361.45</v>
       </c>
       <c r="F157" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
+        <v>461</v>
+      </c>
+      <c r="B158" s="0" t="s">
         <v>462</v>
       </c>
-      <c r="B158" s="0" t="s">
+      <c r="C158" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="D158" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="C158" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E158" s="2">
-        <v>2855.89</v>
+        <v>106.28</v>
       </c>
       <c r="F158" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="B159" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="B159" s="0" t="s">
+      <c r="C159" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="D159" s="0" t="s">
         <v>466</v>
       </c>
-      <c r="C159" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E159" s="2">
-        <v>1701.95</v>
+        <v>1785.93</v>
       </c>
       <c r="F159" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="B160" s="0" t="s">
         <v>468</v>
       </c>
-      <c r="B160" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C160" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>469</v>
       </c>
       <c r="E160" s="2">
-        <v>58.2</v>
+        <v>599.82</v>
       </c>
       <c r="F160" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
         <v>470</v>
       </c>
       <c r="B161" s="0" t="s">
         <v>471</v>
       </c>
       <c r="C161" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>472</v>
+        <v>369</v>
       </c>
       <c r="E161" s="2">
-        <v>1478.53</v>
+        <v>2068.88</v>
       </c>
       <c r="F161" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="B162" s="0" t="s">
         <v>473</v>
       </c>
-      <c r="B162" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C162" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>474</v>
       </c>
       <c r="E162" s="2">
-        <v>174.84</v>
+        <v>670.34</v>
       </c>
       <c r="F162" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
         <v>475</v>
       </c>
       <c r="B163" s="0" t="s">
+        <v>473</v>
+      </c>
+      <c r="C163" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="D163" s="0" t="s">
         <v>476</v>
       </c>
-      <c r="C163" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E163" s="2">
-        <v>1383.46</v>
+        <v>4096.12</v>
       </c>
       <c r="F163" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>479</v>
+        <v>473</v>
       </c>
       <c r="C164" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>480</v>
+        <v>474</v>
       </c>
       <c r="E164" s="2">
-        <v>738.97</v>
+        <v>243.74</v>
       </c>
       <c r="F164" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>481</v>
+        <v>478</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>482</v>
+        <v>473</v>
       </c>
       <c r="C165" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>483</v>
+        <v>474</v>
       </c>
       <c r="E165" s="2">
-        <v>793.76</v>
+        <v>764.04</v>
       </c>
       <c r="F165" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>482</v>
+        <v>473</v>
       </c>
       <c r="C166" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="E166" s="2">
-        <v>17.99</v>
+        <v>284.16</v>
       </c>
       <c r="F166" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
       <c r="B167" s="0" t="s">
         <v>482</v>
       </c>
       <c r="C167" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
       <c r="E167" s="2">
-        <v>1156.43</v>
+        <v>446.9</v>
       </c>
       <c r="F167" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="C168" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>490</v>
+        <v>486</v>
       </c>
       <c r="E168" s="2">
-        <v>3601.1</v>
+        <v>2447.86</v>
       </c>
       <c r="F168" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>491</v>
+        <v>487</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>492</v>
+        <v>485</v>
       </c>
       <c r="C169" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>493</v>
+        <v>488</v>
       </c>
       <c r="E169" s="2">
-        <v>508.07</v>
+        <v>845.98</v>
       </c>
       <c r="F169" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>494</v>
+        <v>489</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>495</v>
+        <v>490</v>
       </c>
       <c r="C170" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>496</v>
+        <v>491</v>
       </c>
       <c r="E170" s="2">
-        <v>329.99</v>
+        <v>2673.67</v>
       </c>
       <c r="F170" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>497</v>
+        <v>492</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="C171" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>498</v>
+        <v>494</v>
       </c>
       <c r="E171" s="2">
-        <v>417.36</v>
+        <v>19.11</v>
       </c>
       <c r="F171" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>499</v>
+        <v>495</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>500</v>
+        <v>496</v>
       </c>
       <c r="C172" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="E172" s="2">
-        <v>635.69</v>
+        <v>3561.82</v>
       </c>
       <c r="F172" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
       <c r="C173" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="E173" s="2">
-        <v>71.75</v>
+        <v>262.21</v>
       </c>
       <c r="F173" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
       <c r="B174" s="0" t="s">
+        <v>499</v>
+      </c>
+      <c r="C174" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="D174" s="0" t="s">
         <v>502</v>
       </c>
-      <c r="C174" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E174" s="2">
-        <v>0.47</v>
+        <v>243.9</v>
       </c>
       <c r="F174" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>505</v>
+        <v>503</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>506</v>
+        <v>499</v>
       </c>
       <c r="C175" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
       <c r="E175" s="2">
-        <v>2015.6</v>
+        <v>123.67</v>
       </c>
       <c r="F175" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>508</v>
+        <v>505</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>509</v>
+        <v>506</v>
       </c>
       <c r="C176" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>510</v>
+        <v>507</v>
       </c>
       <c r="E176" s="2">
-        <v>6804.16</v>
+        <v>397.05</v>
       </c>
       <c r="F176" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>511</v>
+        <v>508</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>500</v>
+        <v>509</v>
       </c>
       <c r="C177" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="E177" s="2">
-        <v>1321.32</v>
+        <v>386.33</v>
       </c>
       <c r="F177" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>500</v>
+        <v>509</v>
       </c>
       <c r="C178" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="E178" s="2">
-        <v>33.81</v>
+        <v>1903.87</v>
       </c>
       <c r="F178" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
+        <v>513</v>
+      </c>
+      <c r="B179" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="C179" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="D179" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="B179" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E179" s="2">
-        <v>758.05</v>
+        <v>613.9</v>
       </c>
       <c r="F179" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>516</v>
+        <v>376</v>
       </c>
       <c r="C180" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E180" s="2">
-        <v>566.34</v>
+        <v>3091.17</v>
       </c>
       <c r="F180" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
+        <v>518</v>
+      </c>
+      <c r="B181" s="0" t="s">
         <v>519</v>
       </c>
-      <c r="B181" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C181" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E181" s="2">
-        <v>9602.43</v>
+        <v>5360.06</v>
       </c>
       <c r="F181" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
         <v>521</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>516</v>
+        <v>522</v>
       </c>
       <c r="C182" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>517</v>
+        <v>523</v>
       </c>
       <c r="E182" s="2">
-        <v>219.27</v>
+        <v>3809.5</v>
       </c>
       <c r="F182" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>516</v>
+        <v>525</v>
       </c>
       <c r="C183" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>517</v>
+        <v>526</v>
       </c>
       <c r="E183" s="2">
-        <v>969.62</v>
+        <v>3749.02</v>
       </c>
       <c r="F183" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="C184" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>236</v>
+        <v>529</v>
       </c>
       <c r="E184" s="2">
-        <v>605.23</v>
+        <v>18.74</v>
       </c>
       <c r="F184" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>525</v>
+        <v>530</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>524</v>
+        <v>531</v>
       </c>
       <c r="C185" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="E185" s="2">
-        <v>647.02</v>
+        <v>2954.24</v>
       </c>
       <c r="F185" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
       <c r="B186" s="0" t="s">
         <v>528</v>
       </c>
       <c r="C186" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>529</v>
+        <v>534</v>
       </c>
       <c r="E186" s="2">
-        <v>1576.62</v>
+        <v>15.77</v>
       </c>
       <c r="F186" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>530</v>
+        <v>535</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>531</v>
+        <v>536</v>
       </c>
       <c r="C187" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>532</v>
+        <v>537</v>
       </c>
       <c r="E187" s="2">
-        <v>2500.03</v>
+        <v>2123.14</v>
       </c>
       <c r="F187" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>533</v>
+        <v>538</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>534</v>
+        <v>539</v>
       </c>
       <c r="C188" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>535</v>
+        <v>540</v>
       </c>
       <c r="E188" s="2">
-        <v>212.15</v>
+        <v>1071.42</v>
       </c>
       <c r="F188" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>536</v>
+        <v>541</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="C189" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="E189" s="2">
-        <v>15.95</v>
+        <v>129.12</v>
       </c>
       <c r="F189" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>539</v>
+        <v>543</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
       <c r="C190" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="E190" s="2">
-        <v>4507.88</v>
+        <v>769.68</v>
       </c>
       <c r="F190" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
       <c r="C191" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="E191" s="2">
-        <v>994.86</v>
+        <v>0.39</v>
       </c>
       <c r="F191" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="C192" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>547</v>
+        <v>551</v>
       </c>
       <c r="E192" s="2">
-        <v>0.01</v>
+        <v>1546.63</v>
       </c>
       <c r="F192" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>548</v>
+        <v>552</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>549</v>
+        <v>553</v>
       </c>
       <c r="C193" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>550</v>
+        <v>554</v>
       </c>
       <c r="E193" s="2">
-        <v>1579.58</v>
+        <v>1272.51</v>
       </c>
       <c r="F193" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>552</v>
+        <v>556</v>
       </c>
       <c r="C194" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="E194" s="2">
-        <v>0.01</v>
+        <v>284.15</v>
       </c>
       <c r="F194" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
       <c r="C195" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>556</v>
+        <v>560</v>
       </c>
       <c r="E195" s="2">
-        <v>127.64</v>
+        <v>808.06</v>
       </c>
       <c r="F195" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>557</v>
+        <v>561</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>555</v>
+        <v>562</v>
       </c>
       <c r="C196" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>556</v>
+        <v>563</v>
       </c>
       <c r="E196" s="2">
-        <v>673.73</v>
+        <v>3564.16</v>
       </c>
       <c r="F196" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>558</v>
+        <v>564</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>559</v>
+        <v>565</v>
       </c>
       <c r="C197" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>560</v>
+        <v>566</v>
       </c>
       <c r="E197" s="2">
-        <v>883.15</v>
+        <v>94.97</v>
       </c>
       <c r="F197" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>561</v>
+        <v>567</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>562</v>
+        <v>568</v>
       </c>
       <c r="C198" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="E198" s="2">
-        <v>3148.21</v>
+        <v>47.63</v>
       </c>
       <c r="F198" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
-        <v>564</v>
+        <v>569</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>562</v>
+        <v>568</v>
       </c>
       <c r="C199" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>556</v>
+        <v>566</v>
       </c>
       <c r="E199" s="2">
-        <v>137.7</v>
+        <v>47.63</v>
       </c>
       <c r="F199" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>565</v>
+        <v>570</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="C200" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>567</v>
+        <v>529</v>
       </c>
       <c r="E200" s="2">
-        <v>1739.27</v>
+        <v>374.07</v>
       </c>
       <c r="F200" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>568</v>
+        <v>572</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="C201" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="E201" s="2">
-        <v>5161.17</v>
+        <v>1716.11</v>
       </c>
       <c r="F201" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="B202" s="0" t="s">
         <v>571</v>
       </c>
-      <c r="B202" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C202" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>573</v>
+        <v>529</v>
       </c>
       <c r="E202" s="2">
-        <v>2400.73</v>
+        <v>187.79</v>
       </c>
       <c r="F202" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
       <c r="C203" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>576</v>
+        <v>529</v>
       </c>
       <c r="E203" s="2">
-        <v>967.55</v>
+        <v>187.79</v>
       </c>
       <c r="F203" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
       <c r="C204" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>579</v>
+        <v>529</v>
       </c>
       <c r="E204" s="2">
-        <v>2398.02</v>
+        <v>187.79</v>
       </c>
       <c r="F204" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
       <c r="C205" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
       <c r="E205" s="2">
-        <v>1357.93</v>
+        <v>642.7</v>
       </c>
       <c r="F205" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>583</v>
+        <v>580</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
       <c r="C206" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>584</v>
+        <v>579</v>
       </c>
       <c r="E206" s="2">
-        <v>123.7</v>
+        <v>642.7</v>
       </c>
       <c r="F206" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>585</v>
+        <v>581</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>586</v>
+        <v>578</v>
       </c>
       <c r="C207" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>587</v>
+        <v>582</v>
       </c>
       <c r="E207" s="2">
-        <v>2251.99</v>
+        <v>4503.77</v>
       </c>
       <c r="F207" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>588</v>
+        <v>583</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="C208" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="E208" s="2">
-        <v>9.51</v>
+        <v>844.52</v>
       </c>
       <c r="F208" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="C209" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>592</v>
+        <v>588</v>
       </c>
       <c r="E209" s="2">
-        <v>10.41</v>
+        <v>2116.23</v>
       </c>
       <c r="F209" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>594</v>
+        <v>590</v>
       </c>
       <c r="C210" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>595</v>
+        <v>591</v>
       </c>
       <c r="E210" s="2">
-        <v>1587.29</v>
+        <v>794.88</v>
       </c>
       <c r="F210" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>596</v>
+        <v>592</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>597</v>
+        <v>593</v>
       </c>
       <c r="C211" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>598</v>
+        <v>594</v>
       </c>
       <c r="E211" s="2">
-        <v>1443.51</v>
+        <v>6544.24</v>
       </c>
       <c r="F211" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="C212" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="E212" s="2">
-        <v>100.76</v>
+        <v>869.08</v>
       </c>
       <c r="F212" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>500</v>
+        <v>599</v>
       </c>
       <c r="C213" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>603</v>
+        <v>600</v>
       </c>
       <c r="E213" s="2">
-        <v>1936.14</v>
+        <v>5700.56</v>
       </c>
       <c r="F213" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>604</v>
+        <v>601</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>605</v>
+        <v>599</v>
       </c>
       <c r="C214" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E214" s="2">
-        <v>3359.14</v>
+        <v>234.65</v>
       </c>
       <c r="F214" s="1" t="s">
-        <v>10</v>
-[...1658 lines deleted...]
-      <c r="F297" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -8700,115 +6395,32 @@
     <hyperlink ref="F190" r:id="rId190"/>
     <hyperlink ref="F191" r:id="rId191"/>
     <hyperlink ref="F192" r:id="rId192"/>
     <hyperlink ref="F193" r:id="rId193"/>
     <hyperlink ref="F194" r:id="rId194"/>
     <hyperlink ref="F195" r:id="rId195"/>
     <hyperlink ref="F196" r:id="rId196"/>
     <hyperlink ref="F197" r:id="rId197"/>
     <hyperlink ref="F198" r:id="rId198"/>
     <hyperlink ref="F199" r:id="rId199"/>
     <hyperlink ref="F200" r:id="rId200"/>
     <hyperlink ref="F201" r:id="rId201"/>
     <hyperlink ref="F202" r:id="rId202"/>
     <hyperlink ref="F203" r:id="rId203"/>
     <hyperlink ref="F204" r:id="rId204"/>
     <hyperlink ref="F205" r:id="rId205"/>
     <hyperlink ref="F206" r:id="rId206"/>
     <hyperlink ref="F207" r:id="rId207"/>
     <hyperlink ref="F208" r:id="rId208"/>
     <hyperlink ref="F209" r:id="rId209"/>
     <hyperlink ref="F210" r:id="rId210"/>
     <hyperlink ref="F211" r:id="rId211"/>
     <hyperlink ref="F212" r:id="rId212"/>
     <hyperlink ref="F213" r:id="rId213"/>
     <hyperlink ref="F214" r:id="rId214"/>
-    <hyperlink ref="F215" r:id="rId215"/>
-[...81 lines deleted...]
-    <hyperlink ref="F297" r:id="rId297"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>