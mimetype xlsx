--- v1 (2026-06-13)
+++ v2 (2026-07-28)
@@ -5,103 +5,94 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="603" uniqueCount="603">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="558" uniqueCount="558">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>00127</t>
   </si>
   <si>
     <t>HAYNES SUSAN M</t>
   </si>
   <si>
     <t>EDISON LSD</t>
   </si>
   <si>
     <t>520 MILAN AVE LOT 23</t>
   </si>
   <si>
     <t>View</t>
   </si>
   <si>
     <t>00552</t>
   </si>
   <si>
     <t>SHIVAK MONICA M</t>
   </si>
   <si>
     <t>520 MILAN AVE LOT 4</t>
   </si>
   <si>
-    <t>00739</t>
-[...7 lines deleted...]
-  <si>
     <t>00870</t>
   </si>
   <si>
     <t>MAYSE TONY E</t>
   </si>
   <si>
     <t>520 MILAN AVE LOT 17</t>
   </si>
   <si>
     <t>01103</t>
   </si>
   <si>
     <t>COMSTOCK BENJAMIN</t>
   </si>
   <si>
     <t>520 MILAN AVE LOT 15</t>
   </si>
   <si>
     <t>02239</t>
   </si>
   <si>
     <t>CARTY ZACHARY J &amp; CASSANDRA E SWANSON</t>
   </si>
   <si>
     <t>520 MILAN AVE LOT 3</t>
@@ -202,59 +193,50 @@
   <si>
     <t>COLBERT WILLIAM</t>
   </si>
   <si>
     <t>520 MILAN AVE LOT 142</t>
   </si>
   <si>
     <t>03610</t>
   </si>
   <si>
     <t>SAWYER RYAN &amp; MARJORIE</t>
   </si>
   <si>
     <t>520 MILAN AVE LOT 218</t>
   </si>
   <si>
     <t>03655</t>
   </si>
   <si>
     <t>BROWN TONI</t>
   </si>
   <si>
     <t>520 MILAN AVE LOT 125</t>
   </si>
   <si>
-    <t>03791</t>
-[...7 lines deleted...]
-  <si>
     <t>03856</t>
   </si>
   <si>
     <t>CYREK CYNTHIA M</t>
   </si>
   <si>
     <t>520 MILAN AVE LOT 156</t>
   </si>
   <si>
     <t>03909</t>
   </si>
   <si>
     <t>CONSECO FINANCE SERVICE</t>
   </si>
   <si>
     <t>520 MILAN AVE LOT 217</t>
   </si>
   <si>
     <t>03917</t>
   </si>
   <si>
     <t>PINSON MATTHEW R</t>
   </si>
   <si>
     <t>520 MILAN AVE LOT 170</t>
@@ -301,56 +283,50 @@
   <si>
     <t>POWERS WILLIAM</t>
   </si>
   <si>
     <t>520 MILAN AVE LOT 163</t>
   </si>
   <si>
     <t>04039</t>
   </si>
   <si>
     <t>SAWYER RALPH R &amp; HELEN E</t>
   </si>
   <si>
     <t>520 MILAN AVE LOT 219</t>
   </si>
   <si>
     <t>04046</t>
   </si>
   <si>
     <t>JACOBS BRITTANY</t>
   </si>
   <si>
     <t>520 MILAN AVE LOT 190</t>
   </si>
   <si>
-    <t>04209</t>
-[...4 lines deleted...]
-  <si>
     <t>04298</t>
   </si>
   <si>
     <t>HURT BILL</t>
   </si>
   <si>
     <t>520 MILAN AVE LOT 69</t>
   </si>
   <si>
     <t>52-012A-01-007-0000</t>
   </si>
   <si>
     <t>KING KIM CORPORATION</t>
   </si>
   <si>
     <t>415 MILAN AVE</t>
   </si>
   <si>
     <t>00038</t>
   </si>
   <si>
     <t>HUPFER DENNIS J</t>
   </si>
   <si>
     <t>NORWALK CSD</t>
@@ -706,59 +682,50 @@
   <si>
     <t>RIVERA ROSELBA DIAZ</t>
   </si>
   <si>
     <t>103 JEFFERSON ST LOT 3</t>
   </si>
   <si>
     <t>01959</t>
   </si>
   <si>
     <t>PLASMAN CYNTHIA S &amp; ROBERT A</t>
   </si>
   <si>
     <t>230 WHITTLESEY AVE LOT 48</t>
   </si>
   <si>
     <t>01979</t>
   </si>
   <si>
     <t>DAVIS AMBER N</t>
   </si>
   <si>
     <t>80 ST MARYS ST LOT 17</t>
   </si>
   <si>
-    <t>01984</t>
-[...7 lines deleted...]
-  <si>
     <t>02047</t>
   </si>
   <si>
     <t>COCHRANE CHESTER E</t>
   </si>
   <si>
     <t xml:space="preserve">6 THIRD  LOT 6</t>
   </si>
   <si>
     <t>02054</t>
   </si>
   <si>
     <t>THORNTON SETH</t>
   </si>
   <si>
     <t>230 WHITTLESEY AVE LOT 39</t>
   </si>
   <si>
     <t>02112</t>
   </si>
   <si>
     <t>CARRILLO JESUS</t>
   </si>
   <si>
     <t xml:space="preserve">56 JEFFERSON  LOT 13</t>
@@ -979,74 +946,59 @@
   <si>
     <t>225 WOODLAWN AVE</t>
   </si>
   <si>
     <t>33-0020-01-004-0100</t>
   </si>
   <si>
     <t>WOODLAWN AVE</t>
   </si>
   <si>
     <t>33-0020-03-006-0100</t>
   </si>
   <si>
     <t>OHIO EDISON CO</t>
   </si>
   <si>
     <t>PUBLIC UTILITY</t>
   </si>
   <si>
     <t>33-0020-03-007-0000</t>
   </si>
   <si>
     <t>AMERICAN TRANSMISSION SYSTEMS INC</t>
   </si>
   <si>
-    <t>33-0050-01-016-0000</t>
-[...7 lines deleted...]
-  <si>
     <t>33-0050-04-024-0000</t>
   </si>
   <si>
     <t>COLISH STEVE D</t>
   </si>
   <si>
     <t>STOUTENBURG DR</t>
   </si>
   <si>
-    <t>33-0050-04-025-0000</t>
-[...4 lines deleted...]
-  <si>
     <t>33-0060-01-053-0000</t>
   </si>
   <si>
     <t>MYERS DELINDA L</t>
   </si>
   <si>
     <t>14 W CHESTNUT ST</t>
   </si>
   <si>
     <t>33-0060-03-029-0000</t>
   </si>
   <si>
     <t>RAYMOND JOHN &amp; VALERIE G OR SURV</t>
   </si>
   <si>
     <t>88 S LINWOOD AVE</t>
   </si>
   <si>
     <t>33-0060-05-052-0000</t>
   </si>
   <si>
     <t>FLEW SETH R</t>
   </si>
   <si>
     <t>S LINWOOD AVE</t>
@@ -1180,287 +1132,263 @@
   <si>
     <t>33-0160-04-039-0000</t>
   </si>
   <si>
     <t>50 JEFFERSON ST</t>
   </si>
   <si>
     <t>33-0190-02-005-0000</t>
   </si>
   <si>
     <t>STOKES VERA</t>
   </si>
   <si>
     <t>110 STATE ST</t>
   </si>
   <si>
     <t>33-0190-03-026-0000</t>
   </si>
   <si>
     <t>LODEN CATHERINE M</t>
   </si>
   <si>
     <t>10 W LEAGUE ST</t>
   </si>
   <si>
-    <t>33-0190-04-019-0000</t>
-[...11 lines deleted...]
-    <t>SHOLES LATHEN</t>
+    <t>33-0190-04-029-0000</t>
+  </si>
+  <si>
+    <t>ROGERS KEITH &amp; TAMERA M</t>
+  </si>
+  <si>
+    <t>104 N PROSPECT ST</t>
+  </si>
+  <si>
+    <t>33-0200-01-008-0000</t>
+  </si>
+  <si>
+    <t>THOMPSON WILLIAM H</t>
+  </si>
+  <si>
+    <t>18 FORD AVE</t>
+  </si>
+  <si>
+    <t>33-0200-01-009-0000</t>
+  </si>
+  <si>
+    <t>SCHMIDLIN RYAN KENNETH ALVIN</t>
+  </si>
+  <si>
+    <t>17 FORD AVE</t>
+  </si>
+  <si>
+    <t>33-0200-01-044-0000</t>
+  </si>
+  <si>
+    <t>6 BLESSINGS LLC</t>
+  </si>
+  <si>
+    <t>33 N HESTER ST</t>
+  </si>
+  <si>
+    <t>33-0200-02-004-0000</t>
+  </si>
+  <si>
+    <t>SALMONS NATHAN R</t>
+  </si>
+  <si>
+    <t>11 JEFFERSON ST</t>
+  </si>
+  <si>
+    <t>33-0200-02-015-0000</t>
+  </si>
+  <si>
+    <t>WITMER GEORGE R</t>
+  </si>
+  <si>
+    <t>6 MANAHAN AVE</t>
+  </si>
+  <si>
+    <t>33-0200-02-016-0000</t>
+  </si>
+  <si>
+    <t>MANAHAN AVE</t>
+  </si>
+  <si>
+    <t>33-0200-03-012-0000</t>
+  </si>
+  <si>
+    <t>CANNON STACIA L</t>
+  </si>
+  <si>
+    <t>28 NEWTON ST</t>
+  </si>
+  <si>
+    <t>33-0200-03-032-0000</t>
+  </si>
+  <si>
+    <t>GIBSON STEPHANIE F</t>
+  </si>
+  <si>
+    <t>2 MINARD PL</t>
+  </si>
+  <si>
+    <t>33-0200-04-006-0000</t>
+  </si>
+  <si>
+    <t>RUSH ROBERT J &amp; MCHELLE JEAN OR SURV</t>
+  </si>
+  <si>
+    <t>35 JEFFERSON ST</t>
+  </si>
+  <si>
+    <t>33-0200-04-012-0000</t>
+  </si>
+  <si>
+    <t>EASTMAN RYAN</t>
+  </si>
+  <si>
+    <t>40 N PLEASANT ST</t>
+  </si>
+  <si>
+    <t>33-0200-04-022-0000</t>
+  </si>
+  <si>
+    <t>TERRY TONIA L</t>
+  </si>
+  <si>
+    <t>22 N PLEASANT ST</t>
+  </si>
+  <si>
+    <t>33-0200-07-006-0000</t>
+  </si>
+  <si>
+    <t>RATLIFF DON V &amp; DON C</t>
+  </si>
+  <si>
+    <t>JEFFERSON ST</t>
+  </si>
+  <si>
+    <t>33-0200-09-011-0000</t>
+  </si>
+  <si>
+    <t>DIETRICH DANIEL A JR</t>
+  </si>
+  <si>
+    <t>4 BAKER ST</t>
+  </si>
+  <si>
+    <t>33-0200-09-022-0000</t>
+  </si>
+  <si>
+    <t>KLOTZ ALICEON</t>
+  </si>
+  <si>
+    <t>STATE ST</t>
+  </si>
+  <si>
+    <t>33-0210-04-001-0100</t>
+  </si>
+  <si>
+    <t>SHULTS DENISE M</t>
+  </si>
+  <si>
+    <t>55 E MAIN ST</t>
+  </si>
+  <si>
+    <t>33-0210-07-016-0000</t>
+  </si>
+  <si>
+    <t>TUTTLE JOAN</t>
+  </si>
+  <si>
+    <t>71 MILAN AVE</t>
+  </si>
+  <si>
+    <t>33-0210-07-020-0000</t>
+  </si>
+  <si>
+    <t>DAILEY BRADLEY R</t>
+  </si>
+  <si>
+    <t>47 FRANKLIN ST</t>
+  </si>
+  <si>
+    <t>33-0210-08-052-0000</t>
+  </si>
+  <si>
+    <t>COOPER MATTHEW P</t>
+  </si>
+  <si>
+    <t>52 WOOSTER ST</t>
+  </si>
+  <si>
+    <t>33-0210-12-001-0300</t>
+  </si>
+  <si>
+    <t>SANDERS CHARLES S</t>
   </si>
   <si>
     <t>N PROSPECT ST</t>
   </si>
   <si>
-    <t>33-0190-04-029-0000</t>
-[...172 lines deleted...]
-  <si>
     <t>33-0210-12-002-0000</t>
   </si>
   <si>
     <t>67 N PROSPECT ST</t>
   </si>
   <si>
     <t>33-0210-12-002-0101</t>
   </si>
   <si>
     <t>33-0220-10-015-0100</t>
   </si>
   <si>
     <t>MESSER JOHN K</t>
   </si>
   <si>
     <t>MILAN AVE</t>
   </si>
   <si>
     <t>33-0220-10-028-0088</t>
   </si>
   <si>
     <t>MCLAUGHLIN BENJAMIN</t>
   </si>
   <si>
     <t>E LEAGUE ST</t>
   </si>
   <si>
     <t>33-0240-03-038-0000</t>
   </si>
   <si>
     <t>DEFOREST ROSETTA M &amp; ROSETTA</t>
   </si>
   <si>
     <t>18 W ELM ST</t>
   </si>
   <si>
-    <t>33-0240-09-005-0000</t>
-[...7 lines deleted...]
-  <si>
     <t>33-0240-10-017-0100</t>
   </si>
   <si>
     <t>BOLDEN LYNNITTA</t>
   </si>
   <si>
     <t>33-0240-12-005-0000</t>
   </si>
   <si>
     <t>JUST LIKE HOME LAUNDROMAT LLC</t>
   </si>
   <si>
     <t>BANK ST</t>
   </si>
   <si>
     <t>33-0240-12-006-0000</t>
   </si>
   <si>
     <t>2 BANK ST</t>
   </si>
   <si>
     <t>33-0240-12-007-0000</t>
   </si>
   <si>
     <t>33-0240-12-008-0000</t>
@@ -1483,98 +1411,59 @@
   <si>
     <t>33-0240-14-010-0000</t>
   </si>
   <si>
     <t>JONES JAYNE L</t>
   </si>
   <si>
     <t>27 SUMMIT ST</t>
   </si>
   <si>
     <t>33-0240-14-011-0000</t>
   </si>
   <si>
     <t>SUMMIT ST</t>
   </si>
   <si>
     <t>33-0240-14-015-0000</t>
   </si>
   <si>
     <t>FORTNER ROGER D &amp; JODIE L</t>
   </si>
   <si>
     <t>28 SUMMIT ST</t>
   </si>
   <si>
-    <t>33-0250-01-041-0100</t>
-[...7 lines deleted...]
-  <si>
     <t>33-0250-02-037-0000</t>
   </si>
   <si>
-    <t>COURTNEY EDWARD E &amp; ETHYLE L</t>
+    <t>COURTNEY EDWARD E &amp; DOLLIE L BARNES ETAL</t>
   </si>
   <si>
     <t>69 E ELM ST</t>
   </si>
   <si>
-    <t>33-0250-05-006-0000</t>
-[...28 lines deleted...]
-  <si>
     <t>33-0250-07-015-0000</t>
   </si>
   <si>
     <t>GARWOOD AMANDA</t>
   </si>
   <si>
     <t>CORWIN ST</t>
   </si>
   <si>
     <t>33-0250-07-016-0000</t>
   </si>
   <si>
     <t>21 CORWIN ST</t>
   </si>
   <si>
     <t>33-0250-07-024-0000</t>
   </si>
   <si>
     <t>BECKER LARRY</t>
   </si>
   <si>
     <t>30 GRAY ST</t>
   </si>
   <si>
     <t>33-0270-01-011-0000</t>
@@ -1621,81 +1510,57 @@
   <si>
     <t>33-0280-06-034-0000</t>
   </si>
   <si>
     <t>RISNER PATRICIA A</t>
   </si>
   <si>
     <t>3 NORTH ST</t>
   </si>
   <si>
     <t>33-0280-07-024-0200</t>
   </si>
   <si>
     <t>EASTWOOD DR</t>
   </si>
   <si>
     <t>33-0300-01-022-0000</t>
   </si>
   <si>
     <t>GREAVES KELLIE N</t>
   </si>
   <si>
     <t>26 W WASHINGTON ST</t>
   </si>
   <si>
-    <t>33-0300-01-024-0000</t>
-[...13 lines deleted...]
-  <si>
     <t>33-0300-02-026-0000</t>
   </si>
   <si>
     <t>VANNATTA CARLO</t>
   </si>
   <si>
     <t>193 WHITTLESEY AVE</t>
-  </si>
-[...7 lines deleted...]
-    <t>FRUEN ST</t>
   </si>
   <si>
     <t>33-0310-04-030-0000</t>
   </si>
   <si>
     <t>HOWELL ARIEL</t>
   </si>
   <si>
     <t>57 FRUEN ST</t>
   </si>
   <si>
     <t>33-0310-06-014-0000</t>
   </si>
   <si>
     <t>KNUDSEN JOSEPH H</t>
   </si>
   <si>
     <t>168 WHITTLESEY AVE</t>
   </si>
   <si>
     <t>33-0320-01-024-0000</t>
   </si>
   <si>
     <t>BROWN NICOLE</t>
   </si>
@@ -1867,77 +1732,77 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F214" headerRowCount="1">
-  <autoFilter ref="A1:F214"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F197" headerRowCount="1">
+  <autoFilter ref="A1:F197"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44872&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45309&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45133&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45173&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45162&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45591&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45962&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45963&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45986&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46185&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46188&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46224&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46243&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46569&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46303&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46390&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46439&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46472&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46476&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46383&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46490&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46549&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46534&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46570&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46599&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46160&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46606&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46805&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44505&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45179&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44882&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46445&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44843&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44761&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45064&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44792&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44969&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45112&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44670&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45076&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46723&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44732&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45169&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45132&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45330&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44930&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44986&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44889&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45465&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45059&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45118&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45013&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44674&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45224&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45150&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45165&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45028&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45345&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45174&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45000&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44970&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45215&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45231&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46498&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45250&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45306&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45380&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45432&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45441&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45443&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45500&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45507&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45504&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45545&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45564&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45625&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45637&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45693&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45762&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45763&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45789&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46471&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45805&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46416&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45911&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45950&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46033&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46294&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46315&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46396&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46344&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46430&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46514&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46793&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46895&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=47049&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=21729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=21730&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=21780&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=21781&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=22513&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=22640&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=22641&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=22778&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=22857&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=22969&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=22970&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=22972&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=22981&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=22982&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=23001&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=23002&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=23244&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=23289&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=23314&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=23845&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=24031&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=24120&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=24121&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=24146&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=24376&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=24547&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=24548&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=24849&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=24917&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=24981&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=24991&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=24992&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25035&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25036&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25095&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25106&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25107&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25164&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25184&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25208&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25216&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25226&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25328&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25363&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25374&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25500&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25547&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25551&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25643&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25752&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25759&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25761&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26083&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26097&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26307&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26456&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26481&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26540&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26541&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26542&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26543&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26544&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26559&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26587&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26588&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26592&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26649&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26701&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26762&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26763&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26764&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26771&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26810&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26811&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26819&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26917&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26971&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=27039&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=27167&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=27273&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=27289&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=27317&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=27635&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=27637&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=27638&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=27675&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=27806&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=27832&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=27904&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=27933&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=27977&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=28245&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=28340&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=28344&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=28345&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=28531&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=28532&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=28533&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=28534&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=28535&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=28957&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=28959&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=28960&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=29002&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=29073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=29084&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=29299&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=29719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=29847&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=29848&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44872&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45309&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45173&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45162&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45591&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45962&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45963&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45986&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46185&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46188&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46224&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46243&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46569&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46303&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46439&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46472&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46476&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46383&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46490&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46549&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46534&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46570&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46599&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46160&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46805&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44505&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45179&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44882&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46445&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44843&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44761&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45064&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44792&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44969&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45112&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44670&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45076&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46723&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44732&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45169&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45132&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45330&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44930&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44986&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44889&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45465&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45059&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45118&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45013&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44674&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45224&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45150&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45165&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45028&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45345&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45174&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45000&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44970&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45215&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45231&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46498&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45250&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45306&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45380&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45432&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45441&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45500&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45507&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45504&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45545&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45564&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45625&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45637&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45693&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45762&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45763&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45789&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46471&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45805&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46416&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45911&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45950&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46033&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46294&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46315&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46396&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46344&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46430&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46514&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46793&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46895&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=47049&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=21729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=21730&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=21780&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=21781&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=22640&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=22778&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=22857&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=22969&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=22970&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=22972&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=22981&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=22982&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=23001&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=23002&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=23244&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=23289&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=23314&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=23845&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=24031&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=24120&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=24121&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=24146&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=24376&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=24547&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=24548&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=24849&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=24917&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=24992&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25035&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25036&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25095&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25106&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25107&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25164&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25184&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25208&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25216&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25226&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25328&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25363&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25374&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25500&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25547&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25551&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25643&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25752&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25759&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=25761&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26083&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26097&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26307&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26481&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26540&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26541&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26542&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26543&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26544&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26559&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26587&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26588&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26592&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26701&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26810&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26811&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26819&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26917&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=26971&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=27039&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=27167&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=27273&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=27289&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=27317&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=27635&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=27675&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=27832&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=27904&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=27933&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=27977&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=28245&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=28340&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=28344&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=28345&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=28531&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=28532&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=28533&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=28534&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=28535&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=28957&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=28959&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=28960&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=29002&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=29073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=29084&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=29299&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=29719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=29847&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=29848&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F214"/>
+  <dimension ref="A1:F197"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.695432662963867" customWidth="1"/>
-    <col min="2" max="2" width="53.221744537353516" customWidth="1"/>
+    <col min="2" max="2" width="46.8153076171875" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="26.718217849731445" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
@@ -1974,4253 +1839,3913 @@
       </c>
       <c r="D3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="2">
         <v>519.59</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="2">
-        <v>314.96</v>
+        <v>220.62</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2">
-        <v>220.62</v>
+        <v>147.81</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="2">
-        <v>147.81</v>
+        <v>55.86</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="2">
-        <v>55.86</v>
+        <v>101.12</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="2">
-        <v>101.12</v>
+        <v>305.78</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2">
-        <v>305.78</v>
+        <v>173.2</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="2">
-        <v>173.2</v>
+        <v>4138.71</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="2">
-        <v>4138.71</v>
+        <v>7.5</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="2">
-        <v>7.5</v>
+        <v>7318.16</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="2">
-        <v>7318.16</v>
+        <v>607.97</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="2">
-        <v>607.97</v>
+        <v>161.98</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="2">
-        <v>161.98</v>
+        <v>301.9</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="2">
-        <v>301.9</v>
+        <v>1847.02</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="2">
-        <v>1847.02</v>
+        <v>248.24</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="2">
-        <v>248.24</v>
+        <v>11053.35</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="2">
-        <v>11053.35</v>
+        <v>2205.11</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="2">
-        <v>2205.11</v>
+        <v>131.81</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="2">
-        <v>120.26</v>
+        <v>13120.6</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>68</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E22" s="2">
-        <v>131.81</v>
+        <v>761.05</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E23" s="2">
-        <v>13120.6</v>
+        <v>620.14</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>76</v>
       </c>
       <c r="E24" s="2">
-        <v>761.05</v>
+        <v>138.67</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E25" s="2">
-        <v>620.14</v>
+        <v>193.14</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E26" s="2">
-        <v>138.67</v>
+        <v>1006.17</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>84</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E27" s="2">
-        <v>193.14</v>
+        <v>683.76</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E28" s="2">
-        <v>1006.17</v>
+        <v>1.26</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>89</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E29" s="2">
-        <v>683.76</v>
+        <v>232.89</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E30" s="2">
-        <v>1.26</v>
+        <v>158.45</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>97</v>
       </c>
       <c r="E31" s="2">
-        <v>232.89</v>
+        <v>37714.89</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>98</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>39</v>
+        <v>99</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>8</v>
+        <v>100</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="E32" s="2">
-        <v>149.52</v>
+        <v>88.86</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>8</v>
+        <v>100</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="E33" s="2">
-        <v>158.45</v>
+        <v>908.56</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>8</v>
+        <v>100</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="E34" s="2">
-        <v>37714.89</v>
+        <v>116.96</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E35" s="2">
-        <v>88.86</v>
+        <v>154.85</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E36" s="2">
-        <v>908.56</v>
+        <v>213.05</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E37" s="2">
-        <v>116.96</v>
+        <v>5.31</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E38" s="2">
-        <v>154.85</v>
+        <v>0.92</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E39" s="2">
-        <v>213.05</v>
+        <v>116.96</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E40" s="2">
-        <v>5.31</v>
+        <v>40.88</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E41" s="2">
-        <v>0.92</v>
+        <v>113.09</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E42" s="2">
-        <v>116.96</v>
+        <v>2.03</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E43" s="2">
-        <v>40.88</v>
+        <v>17.25</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E44" s="2">
-        <v>113.09</v>
+        <v>533</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="E45" s="2">
-        <v>2.03</v>
+        <v>88.72</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E46" s="2">
-        <v>17.25</v>
+        <v>883.56</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E47" s="2">
-        <v>533</v>
+        <v>333.91</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="E48" s="2">
-        <v>88.72</v>
+        <v>42.6</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E49" s="2">
-        <v>883.56</v>
+        <v>27.41</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E50" s="2">
-        <v>333.91</v>
+        <v>144.65</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E51" s="2">
         <v>42.6</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="E52" s="2">
-        <v>77.41</v>
+        <v>2.6</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="E53" s="2">
-        <v>144.65</v>
+        <v>87.81</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="E54" s="2">
-        <v>42.6</v>
+        <v>52.93</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="E55" s="2">
-        <v>2.6</v>
+        <v>289.46</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E56" s="2">
-        <v>87.81</v>
+        <v>140.9</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E57" s="2">
-        <v>52.93</v>
+        <v>60.83</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="E58" s="2">
-        <v>289.46</v>
+        <v>42.6</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="E59" s="2">
-        <v>140.9</v>
+        <v>116.96</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="E60" s="2">
-        <v>60.83</v>
+        <v>87.81</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="E61" s="2">
-        <v>42.6</v>
+        <v>84.51</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E62" s="2">
-        <v>116.96</v>
+        <v>109.16</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E63" s="2">
-        <v>87.81</v>
+        <v>169.85</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E64" s="2">
-        <v>84.51</v>
+        <v>57.86</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="E65" s="2">
-        <v>109.16</v>
+        <v>11.2</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E66" s="2">
-        <v>169.85</v>
+        <v>180.08</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E67" s="2">
-        <v>57.86</v>
+        <v>715.16</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E68" s="2">
-        <v>11.2</v>
+        <v>217.5</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E69" s="2">
-        <v>180.08</v>
+        <v>135.33</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E70" s="2">
-        <v>715.16</v>
+        <v>909.47</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E71" s="2">
-        <v>217.5</v>
+        <v>332.81</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E72" s="2">
-        <v>135.33</v>
+        <v>529.4</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="E73" s="2">
-        <v>909.47</v>
+        <v>20.29</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="E74" s="2">
-        <v>332.81</v>
+        <v>624.48</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="E75" s="2">
-        <v>529.4</v>
+        <v>547.71</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E76" s="2">
-        <v>20.29</v>
+        <v>87.81</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="2">
-        <v>42.6</v>
+        <v>203.41</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="2">
-        <v>624.48</v>
+        <v>158.02</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="2">
-        <v>547.71</v>
+        <v>42.6</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="E80" s="2">
-        <v>87.81</v>
+        <v>231.62</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="E81" s="2">
-        <v>203.41</v>
+        <v>168.96</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="E82" s="2">
-        <v>158.02</v>
+        <v>43.57</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E83" s="2">
-        <v>42.6</v>
+        <v>865.57</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="E84" s="2">
-        <v>231.62</v>
+        <v>1580.48</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="E85" s="2">
-        <v>168.96</v>
+        <v>469.2</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="E86" s="2">
-        <v>43.57</v>
+        <v>21.71</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="E87" s="2">
-        <v>865.57</v>
+        <v>3.59</v>
       </c>
       <c r="F87" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="E88" s="2">
-        <v>1580.48</v>
+        <v>278.42</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="E89" s="2">
-        <v>469.2</v>
+        <v>1547.51</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E90" s="2">
-        <v>21.71</v>
+        <v>151.83</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E91" s="2">
-        <v>3.59</v>
+        <v>234.53</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E92" s="2">
-        <v>278.42</v>
+        <v>568.85</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E93" s="2">
-        <v>1547.51</v>
+        <v>884.51</v>
       </c>
       <c r="F93" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E94" s="2">
-        <v>151.83</v>
+        <v>2253.11</v>
       </c>
       <c r="F94" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E95" s="2">
-        <v>234.53</v>
+        <v>1.91</v>
       </c>
       <c r="F95" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E96" s="2">
-        <v>568.85</v>
+        <v>87.81</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E97" s="2">
-        <v>884.51</v>
+        <v>116.96</v>
       </c>
       <c r="F97" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="E98" s="2">
-        <v>2253.11</v>
+        <v>1.09</v>
       </c>
       <c r="F98" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="E99" s="2">
-        <v>1.91</v>
+        <v>87.81</v>
       </c>
       <c r="F99" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="E100" s="2">
-        <v>87.81</v>
+        <v>2199.44</v>
       </c>
       <c r="F100" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>307</v>
       </c>
       <c r="E101" s="2">
-        <v>116.96</v>
+        <v>280.63</v>
       </c>
       <c r="F101" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
         <v>308</v>
       </c>
       <c r="B102" s="0" t="s">
         <v>309</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>310</v>
       </c>
       <c r="E102" s="2">
-        <v>1.09</v>
+        <v>62283.61</v>
       </c>
       <c r="F102" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
         <v>311</v>
       </c>
       <c r="B103" s="0" t="s">
         <v>312</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="E103" s="2">
-        <v>87.81</v>
+        <v>4764.14</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="B104" s="0" t="s">
         <v>314</v>
       </c>
-      <c r="B104" s="0" t="s">
+      <c r="C104" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="D104" s="0" t="s">
         <v>315</v>
       </c>
-      <c r="C104" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E104" s="2">
-        <v>2199.44</v>
+        <v>100.92</v>
       </c>
       <c r="F104" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="B105" s="0" t="s">
         <v>317</v>
       </c>
-      <c r="B105" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C105" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E105" s="2">
-        <v>280.63</v>
+        <v>49.83</v>
       </c>
       <c r="F105" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
         <v>319</v>
       </c>
       <c r="B106" s="0" t="s">
         <v>320</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E106" s="2">
-        <v>62283.61</v>
+        <v>770.12</v>
       </c>
       <c r="F106" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
         <v>322</v>
       </c>
       <c r="B107" s="0" t="s">
         <v>323</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="E107" s="2">
-        <v>4764.14</v>
+        <v>18.4</v>
       </c>
       <c r="F107" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>326</v>
       </c>
       <c r="E108" s="2">
-        <v>3725.47</v>
+        <v>134.58</v>
       </c>
       <c r="F108" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
         <v>327</v>
       </c>
       <c r="B109" s="0" t="s">
+        <v>323</v>
+      </c>
+      <c r="C109" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="D109" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="C109" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E109" s="2">
-        <v>100.92</v>
+        <v>108.47</v>
       </c>
       <c r="F109" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="B110" s="0" t="s">
         <v>330</v>
       </c>
-      <c r="B110" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C110" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>331</v>
       </c>
       <c r="E110" s="2">
-        <v>1343.6</v>
+        <v>863.21</v>
       </c>
       <c r="F110" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
         <v>332</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E111" s="2">
-        <v>49.83</v>
+        <v>82.32</v>
       </c>
       <c r="F111" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="B112" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="C112" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="D112" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="B112" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E112" s="2">
-        <v>770.12</v>
+        <v>3777.53</v>
       </c>
       <c r="F112" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="B113" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="C113" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="D113" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="B113" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E113" s="2">
-        <v>18.4</v>
+        <v>1265.93</v>
       </c>
       <c r="F113" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="B114" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="C114" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="D114" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="B114" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E114" s="2">
-        <v>134.58</v>
+        <v>794.27</v>
       </c>
       <c r="F114" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="B115" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="B115" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C115" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>344</v>
       </c>
       <c r="E115" s="2">
-        <v>108.47</v>
+        <v>4874.7</v>
       </c>
       <c r="F115" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
         <v>345</v>
       </c>
       <c r="B116" s="0" t="s">
         <v>346</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>347</v>
       </c>
       <c r="E116" s="2">
-        <v>863.21</v>
+        <v>2355.89</v>
       </c>
       <c r="F116" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
         <v>348</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="E117" s="2">
-        <v>82.32</v>
+        <v>738.97</v>
       </c>
       <c r="F117" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="E118" s="2">
-        <v>3777.53</v>
+        <v>508.07</v>
       </c>
       <c r="F118" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="E119" s="2">
-        <v>1265.93</v>
+        <v>71.75</v>
       </c>
       <c r="F119" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="B120" s="0" t="s">
         <v>355</v>
       </c>
-      <c r="B120" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C120" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="E120" s="2">
-        <v>794.27</v>
+        <v>0.47</v>
       </c>
       <c r="F120" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="E121" s="2">
-        <v>4874.7</v>
+        <v>2015.6</v>
       </c>
       <c r="F121" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="E122" s="2">
-        <v>2355.89</v>
+        <v>6804.16</v>
       </c>
       <c r="F122" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>366</v>
+        <v>173</v>
       </c>
       <c r="E123" s="2">
-        <v>738.97</v>
+        <v>605.23</v>
       </c>
       <c r="F123" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
         <v>367</v>
       </c>
       <c r="B124" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="C124" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="D124" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="C124" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E124" s="2">
-        <v>508.07</v>
+        <v>647.02</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
+        <v>369</v>
+      </c>
+      <c r="B125" s="0" t="s">
         <v>370</v>
       </c>
-      <c r="B125" s="0" t="s">
+      <c r="C125" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="D125" s="0" t="s">
         <v>371</v>
       </c>
-      <c r="C125" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E125" s="2">
-        <v>71.75</v>
+        <v>1576.62</v>
       </c>
       <c r="F125" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
+        <v>372</v>
+      </c>
+      <c r="B126" s="0" t="s">
         <v>373</v>
       </c>
-      <c r="B126" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C126" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E126" s="2">
-        <v>0.47</v>
+        <v>2000.03</v>
       </c>
       <c r="F126" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
         <v>375</v>
       </c>
       <c r="B127" s="0" t="s">
         <v>376</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E127" s="2">
-        <v>2015.6</v>
+        <v>3507.88</v>
       </c>
       <c r="F127" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
         <v>378</v>
       </c>
       <c r="B128" s="0" t="s">
         <v>379</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E128" s="2">
-        <v>6804.16</v>
+        <v>994.86</v>
       </c>
       <c r="F128" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
         <v>381</v>
       </c>
       <c r="B129" s="0" t="s">
         <v>382</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>181</v>
+        <v>383</v>
       </c>
       <c r="E129" s="2">
-        <v>605.23</v>
+        <v>0.01</v>
       </c>
       <c r="F129" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="E130" s="2">
-        <v>647.02</v>
+        <v>1579.58</v>
       </c>
       <c r="F130" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="E131" s="2">
-        <v>1576.62</v>
+        <v>0.01</v>
       </c>
       <c r="F131" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E132" s="2">
-        <v>2000.03</v>
+        <v>3148.21</v>
       </c>
       <c r="F132" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
+        <v>393</v>
+      </c>
+      <c r="B133" s="0" t="s">
         <v>391</v>
       </c>
-      <c r="B133" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C133" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E133" s="2">
-        <v>212.15</v>
+        <v>137.7</v>
       </c>
       <c r="F133" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E134" s="2">
-        <v>15.95</v>
+        <v>1739.27</v>
       </c>
       <c r="F134" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E135" s="2">
-        <v>3507.88</v>
+        <v>5161.17</v>
       </c>
       <c r="F135" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="E136" s="2">
-        <v>994.86</v>
+        <v>900.73</v>
       </c>
       <c r="F136" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="C137" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="E137" s="2">
-        <v>0.01</v>
+        <v>967.55</v>
       </c>
       <c r="F137" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="E138" s="2">
-        <v>1579.58</v>
+        <v>898.02</v>
       </c>
       <c r="F138" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E139" s="2">
-        <v>0.01</v>
+        <v>2251.99</v>
       </c>
       <c r="F139" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="C140" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="E140" s="2">
-        <v>3148.21</v>
+        <v>1443.51</v>
       </c>
       <c r="F140" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="C141" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="E141" s="2">
-        <v>137.7</v>
+        <v>100.76</v>
       </c>
       <c r="F141" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="C142" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E142" s="2">
-        <v>1739.27</v>
+        <v>2759.14</v>
       </c>
       <c r="F142" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="C143" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E143" s="2">
-        <v>5161.17</v>
+        <v>120.49</v>
       </c>
       <c r="F143" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="C144" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E144" s="2">
-        <v>900.73</v>
+        <v>2103.02</v>
       </c>
       <c r="F144" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="C145" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E145" s="2">
-        <v>967.55</v>
+        <v>27.48</v>
       </c>
       <c r="F145" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="C146" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E146" s="2">
-        <v>2398.02</v>
+        <v>32.97</v>
       </c>
       <c r="F146" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="B147" s="0" t="s">
         <v>432</v>
       </c>
-      <c r="B147" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C147" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="E147" s="2">
-        <v>2251.99</v>
+        <v>1245.42</v>
       </c>
       <c r="F147" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="C148" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>437</v>
+        <v>433</v>
       </c>
       <c r="E148" s="2">
-        <v>1443.51</v>
+        <v>23.72</v>
       </c>
       <c r="F148" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="B149" s="0" t="s">
         <v>438</v>
       </c>
-      <c r="B149" s="0" t="s">
+      <c r="C149" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="D149" s="0" t="s">
         <v>439</v>
       </c>
-      <c r="C149" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E149" s="2">
-        <v>100.76</v>
+        <v>361.45</v>
       </c>
       <c r="F149" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="B150" s="0" t="s">
         <v>441</v>
       </c>
-      <c r="B150" s="0" t="s">
+      <c r="C150" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="D150" s="0" t="s">
         <v>442</v>
       </c>
-      <c r="C150" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E150" s="2">
-        <v>3359.14</v>
+        <v>106.28</v>
       </c>
       <c r="F150" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
+        <v>443</v>
+      </c>
+      <c r="B151" s="0" t="s">
         <v>444</v>
       </c>
-      <c r="B151" s="0" t="s">
+      <c r="C151" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="D151" s="0" t="s">
         <v>445</v>
       </c>
-      <c r="C151" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E151" s="2">
-        <v>1120.49</v>
+        <v>1785.93</v>
       </c>
       <c r="F151" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
+        <v>446</v>
+      </c>
+      <c r="B152" s="0" t="s">
         <v>447</v>
       </c>
-      <c r="B152" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C152" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>449</v>
+        <v>353</v>
       </c>
       <c r="E152" s="2">
-        <v>2103.02</v>
+        <v>2068.88</v>
       </c>
       <c r="F152" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
+        <v>448</v>
+      </c>
+      <c r="B153" s="0" t="s">
+        <v>449</v>
+      </c>
+      <c r="C153" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="D153" s="0" t="s">
         <v>450</v>
       </c>
-      <c r="B153" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E153" s="2">
-        <v>27.48</v>
+        <v>670.34</v>
       </c>
       <c r="F153" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>454</v>
+        <v>449</v>
       </c>
       <c r="C154" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>396</v>
+        <v>452</v>
       </c>
       <c r="E154" s="2">
-        <v>32.97</v>
+        <v>4096.12</v>
       </c>
       <c r="F154" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>454</v>
+        <v>449</v>
       </c>
       <c r="C155" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E155" s="2">
-        <v>1245.42</v>
+        <v>243.74</v>
       </c>
       <c r="F155" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>454</v>
+        <v>449</v>
       </c>
       <c r="C156" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>396</v>
+        <v>450</v>
       </c>
       <c r="E156" s="2">
-        <v>23.72</v>
+        <v>764.04</v>
       </c>
       <c r="F156" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>459</v>
+        <v>449</v>
       </c>
       <c r="C157" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="E157" s="2">
-        <v>361.45</v>
+        <v>284.16</v>
       </c>
       <c r="F157" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="C158" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
       <c r="E158" s="2">
-        <v>106.28</v>
+        <v>446.9</v>
       </c>
       <c r="F158" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="C159" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="E159" s="2">
-        <v>1785.93</v>
+        <v>2447.86</v>
       </c>
       <c r="F159" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>468</v>
+        <v>461</v>
       </c>
       <c r="C160" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="E160" s="2">
-        <v>599.82</v>
+        <v>845.98</v>
       </c>
       <c r="F160" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>471</v>
+        <v>466</v>
       </c>
       <c r="C161" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>369</v>
+        <v>467</v>
       </c>
       <c r="E161" s="2">
-        <v>2068.88</v>
+        <v>2173.67</v>
       </c>
       <c r="F161" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="C162" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E162" s="2">
-        <v>670.34</v>
+        <v>3561.82</v>
       </c>
       <c r="F162" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="B163" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="C163" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="D163" s="0" t="s">
         <v>473</v>
       </c>
-      <c r="C163" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E163" s="2">
-        <v>4096.12</v>
+        <v>386.33</v>
       </c>
       <c r="F163" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="C164" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E164" s="2">
-        <v>243.74</v>
+        <v>1903.87</v>
       </c>
       <c r="F164" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="B165" s="0" t="s">
+        <v>477</v>
+      </c>
+      <c r="C165" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="D165" s="0" t="s">
         <v>478</v>
       </c>
-      <c r="B165" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E165" s="2">
-        <v>764.04</v>
+        <v>613.9</v>
       </c>
       <c r="F165" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
         <v>479</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>473</v>
+        <v>360</v>
       </c>
       <c r="C166" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E166" s="2">
-        <v>284.16</v>
+        <v>3091.17</v>
       </c>
       <c r="F166" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
         <v>481</v>
       </c>
       <c r="B167" s="0" t="s">
         <v>482</v>
       </c>
       <c r="C167" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E167" s="2">
-        <v>446.9</v>
+        <v>5360.06</v>
       </c>
       <c r="F167" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
         <v>484</v>
       </c>
       <c r="B168" s="0" t="s">
         <v>485</v>
       </c>
       <c r="C168" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E168" s="2">
-        <v>2447.86</v>
+        <v>3809.5</v>
       </c>
       <c r="F168" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
         <v>487</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="C169" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E169" s="2">
-        <v>845.98</v>
+        <v>3749.02</v>
       </c>
       <c r="F169" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="C170" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E170" s="2">
-        <v>2673.67</v>
+        <v>18.74</v>
       </c>
       <c r="F170" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="C171" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="E171" s="2">
-        <v>19.11</v>
+        <v>2854.24</v>
       </c>
       <c r="F171" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>496</v>
+        <v>491</v>
       </c>
       <c r="C172" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>497</v>
       </c>
       <c r="E172" s="2">
-        <v>3561.82</v>
+        <v>15.77</v>
       </c>
       <c r="F172" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
         <v>498</v>
       </c>
       <c r="B173" s="0" t="s">
         <v>499</v>
       </c>
       <c r="C173" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>500</v>
       </c>
       <c r="E173" s="2">
-        <v>262.21</v>
+        <v>2123.14</v>
       </c>
       <c r="F173" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
         <v>501</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="C174" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="E174" s="2">
-        <v>243.9</v>
+        <v>769.68</v>
       </c>
       <c r="F174" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>499</v>
+        <v>505</v>
       </c>
       <c r="C175" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="E175" s="2">
-        <v>123.67</v>
+        <v>1546.63</v>
       </c>
       <c r="F175" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="C176" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="E176" s="2">
-        <v>397.05</v>
+        <v>1272.51</v>
       </c>
       <c r="F176" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="C177" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="E177" s="2">
-        <v>386.33</v>
+        <v>284.15</v>
       </c>
       <c r="F177" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
       <c r="C178" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="E178" s="2">
-        <v>1903.87</v>
+        <v>808.06</v>
       </c>
       <c r="F178" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="C179" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="E179" s="2">
-        <v>613.9</v>
+        <v>3564.16</v>
       </c>
       <c r="F179" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>376</v>
+        <v>520</v>
       </c>
       <c r="C180" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
       <c r="E180" s="2">
-        <v>3091.17</v>
+        <v>94.97</v>
       </c>
       <c r="F180" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="C181" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="E181" s="2">
-        <v>5360.06</v>
+        <v>47.63</v>
       </c>
       <c r="F181" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
+        <v>524</v>
+      </c>
+      <c r="B182" s="0" t="s">
+        <v>523</v>
+      </c>
+      <c r="C182" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="D182" s="0" t="s">
         <v>521</v>
       </c>
-      <c r="B182" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E182" s="2">
-        <v>3809.5</v>
+        <v>47.63</v>
       </c>
       <c r="F182" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="C183" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>526</v>
+        <v>492</v>
       </c>
       <c r="E183" s="2">
-        <v>3749.02</v>
+        <v>374.07</v>
       </c>
       <c r="F183" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
         <v>527</v>
       </c>
       <c r="B184" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="C184" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="D184" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="C184" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E184" s="2">
-        <v>18.74</v>
+        <v>1716.11</v>
       </c>
       <c r="F184" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>531</v>
+        <v>526</v>
       </c>
       <c r="C185" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>532</v>
+        <v>492</v>
       </c>
       <c r="E185" s="2">
-        <v>2954.24</v>
+        <v>187.79</v>
       </c>
       <c r="F185" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>533</v>
+        <v>530</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="C186" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>534</v>
+        <v>492</v>
       </c>
       <c r="E186" s="2">
-        <v>15.77</v>
+        <v>187.79</v>
       </c>
       <c r="F186" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>535</v>
+        <v>531</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>536</v>
+        <v>526</v>
       </c>
       <c r="C187" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>537</v>
+        <v>492</v>
       </c>
       <c r="E187" s="2">
-        <v>2123.14</v>
+        <v>187.79</v>
       </c>
       <c r="F187" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>538</v>
+        <v>532</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>539</v>
+        <v>533</v>
       </c>
       <c r="C188" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>540</v>
+        <v>534</v>
       </c>
       <c r="E188" s="2">
-        <v>1071.42</v>
+        <v>642.7</v>
       </c>
       <c r="F188" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>541</v>
+        <v>535</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>539</v>
+        <v>533</v>
       </c>
       <c r="C189" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>542</v>
+        <v>534</v>
       </c>
       <c r="E189" s="2">
-        <v>129.12</v>
+        <v>642.7</v>
       </c>
       <c r="F189" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>543</v>
+        <v>536</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>544</v>
+        <v>533</v>
       </c>
       <c r="C190" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>545</v>
+        <v>537</v>
       </c>
       <c r="E190" s="2">
-        <v>769.68</v>
+        <v>4503.77</v>
       </c>
       <c r="F190" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>546</v>
+        <v>538</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>547</v>
+        <v>539</v>
       </c>
       <c r="C191" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>548</v>
+        <v>540</v>
       </c>
       <c r="E191" s="2">
-        <v>0.39</v>
+        <v>844.52</v>
       </c>
       <c r="F191" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>549</v>
+        <v>541</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>550</v>
+        <v>542</v>
       </c>
       <c r="C192" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>551</v>
+        <v>543</v>
       </c>
       <c r="E192" s="2">
-        <v>1546.63</v>
+        <v>2116.23</v>
       </c>
       <c r="F192" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>552</v>
+        <v>544</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>553</v>
+        <v>545</v>
       </c>
       <c r="C193" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>554</v>
+        <v>546</v>
       </c>
       <c r="E193" s="2">
-        <v>1272.51</v>
+        <v>794.88</v>
       </c>
       <c r="F193" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>555</v>
+        <v>547</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>556</v>
+        <v>548</v>
       </c>
       <c r="C194" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>557</v>
+        <v>549</v>
       </c>
       <c r="E194" s="2">
-        <v>284.15</v>
+        <v>6544.24</v>
       </c>
       <c r="F194" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>558</v>
+        <v>550</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>559</v>
+        <v>551</v>
       </c>
       <c r="C195" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>560</v>
+        <v>552</v>
       </c>
       <c r="E195" s="2">
-        <v>808.06</v>
+        <v>869.08</v>
       </c>
       <c r="F195" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>561</v>
+        <v>553</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>562</v>
+        <v>554</v>
       </c>
       <c r="C196" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>563</v>
+        <v>555</v>
       </c>
       <c r="E196" s="2">
-        <v>3564.16</v>
+        <v>5700.56</v>
       </c>
       <c r="F196" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>564</v>
+        <v>556</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>565</v>
+        <v>554</v>
       </c>
       <c r="C197" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>566</v>
+        <v>557</v>
       </c>
       <c r="E197" s="2">
-        <v>94.97</v>
+        <v>234.65</v>
       </c>
       <c r="F197" s="1" t="s">
-        <v>10</v>
-[...338 lines deleted...]
-      <c r="F214" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -6378,49 +5903,32 @@
     <hyperlink ref="F173" r:id="rId173"/>
     <hyperlink ref="F174" r:id="rId174"/>
     <hyperlink ref="F175" r:id="rId175"/>
     <hyperlink ref="F176" r:id="rId176"/>
     <hyperlink ref="F177" r:id="rId177"/>
     <hyperlink ref="F178" r:id="rId178"/>
     <hyperlink ref="F179" r:id="rId179"/>
     <hyperlink ref="F180" r:id="rId180"/>
     <hyperlink ref="F181" r:id="rId181"/>
     <hyperlink ref="F182" r:id="rId182"/>
     <hyperlink ref="F183" r:id="rId183"/>
     <hyperlink ref="F184" r:id="rId184"/>
     <hyperlink ref="F185" r:id="rId185"/>
     <hyperlink ref="F186" r:id="rId186"/>
     <hyperlink ref="F187" r:id="rId187"/>
     <hyperlink ref="F188" r:id="rId188"/>
     <hyperlink ref="F189" r:id="rId189"/>
     <hyperlink ref="F190" r:id="rId190"/>
     <hyperlink ref="F191" r:id="rId191"/>
     <hyperlink ref="F192" r:id="rId192"/>
     <hyperlink ref="F193" r:id="rId193"/>
     <hyperlink ref="F194" r:id="rId194"/>
     <hyperlink ref="F195" r:id="rId195"/>
     <hyperlink ref="F196" r:id="rId196"/>
     <hyperlink ref="F197" r:id="rId197"/>
-    <hyperlink ref="F198" r:id="rId198"/>
-[...15 lines deleted...]
-    <hyperlink ref="F214" r:id="rId214"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>