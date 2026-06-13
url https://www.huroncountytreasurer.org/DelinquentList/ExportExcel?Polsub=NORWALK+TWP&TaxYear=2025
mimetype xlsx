--- v0 (2026-01-28)
+++ v1 (2026-06-13)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="298" uniqueCount="298">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="201" uniqueCount="201">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>00353</t>
   </si>
   <si>
     <t>VARGAS VIRIDIANA</t>
   </si>
   <si>
@@ -130,704 +130,437 @@
   <si>
     <t>MORALES BERNARDO LIZBETH</t>
   </si>
   <si>
     <t xml:space="preserve">5144 N US HWY 250  LOT 29</t>
   </si>
   <si>
     <t>01784</t>
   </si>
   <si>
     <t>HOLMES BETHANY L</t>
   </si>
   <si>
     <t xml:space="preserve">5144 N US HWY 250  LOT 60</t>
   </si>
   <si>
     <t>01829</t>
   </si>
   <si>
     <t>RUPP JOHN M</t>
   </si>
   <si>
     <t xml:space="preserve">5144 N US HWY 250  LOT 56</t>
   </si>
   <si>
-    <t>01839</t>
-[...7 lines deleted...]
-  <si>
     <t>01850</t>
   </si>
   <si>
     <t>HUPFER JESSICA L</t>
   </si>
   <si>
     <t xml:space="preserve">5144 N US HWY 250  LOT 100</t>
   </si>
   <si>
-    <t>01891</t>
-[...7 lines deleted...]
-  <si>
     <t>01911</t>
   </si>
   <si>
     <t>HOLBROOK CHAD C</t>
   </si>
   <si>
     <t>867 SEMINARY RD</t>
   </si>
   <si>
     <t>01945</t>
   </si>
   <si>
     <t>MITCHELL KRISTOPHER</t>
   </si>
   <si>
     <t xml:space="preserve">5144 N US HWY 250  LOT 64</t>
   </si>
   <si>
     <t>02060</t>
   </si>
   <si>
     <t>DHITENER KYLE</t>
   </si>
   <si>
     <t xml:space="preserve">5144 N US HWY 250  LOT 101</t>
   </si>
   <si>
     <t>02082</t>
   </si>
   <si>
     <t>ZAMORA SERGIO &amp; LILIA M DELEON</t>
   </si>
   <si>
     <t xml:space="preserve">5144 N US HWY 250  LOT 28</t>
   </si>
   <si>
     <t>02248</t>
   </si>
   <si>
     <t>MISSLER SAMANTHA M</t>
   </si>
   <si>
     <t xml:space="preserve">5144 N US HWY 250  LOT 127</t>
   </si>
   <si>
-    <t>02249</t>
-[...7 lines deleted...]
-  <si>
     <t>02282</t>
   </si>
   <si>
     <t>TAGGART PATRICK</t>
   </si>
   <si>
     <t>5144 US HWY 250 N LOT 50</t>
   </si>
   <si>
     <t>02497</t>
   </si>
   <si>
     <t>HITCHCOCK NICOLE</t>
   </si>
   <si>
     <t xml:space="preserve">5144 N US HWY 250  LOT 122</t>
   </si>
   <si>
     <t>02534</t>
   </si>
   <si>
     <t>KUHL KIMBERLY A</t>
   </si>
   <si>
     <t xml:space="preserve">5144 US HWY 250  LOT 123</t>
   </si>
   <si>
     <t>02558</t>
   </si>
   <si>
     <t>CHANCE ZACHARIAH K</t>
   </si>
   <si>
     <t>5144 US HWY 250 N LOT 125</t>
   </si>
   <si>
     <t>02568</t>
   </si>
   <si>
     <t>DILL SUZANNA</t>
   </si>
   <si>
     <t xml:space="preserve">5144 N US HWY 250  LOT 103</t>
   </si>
   <si>
-    <t>02607</t>
-[...7 lines deleted...]
-  <si>
     <t>02987</t>
   </si>
   <si>
     <t>SWORDS NEAKA</t>
   </si>
   <si>
     <t xml:space="preserve">5144 N US HWY 250  LOT 95</t>
   </si>
   <si>
-    <t>03051</t>
-[...13 lines deleted...]
-  <si>
     <t>03171</t>
   </si>
   <si>
     <t>SCHLUCHTER CHARELL</t>
   </si>
   <si>
     <t xml:space="preserve">5144 N US HWY 250  LOT 80</t>
   </si>
   <si>
     <t>03180</t>
   </si>
   <si>
     <t>RINGLE HEATHER M</t>
   </si>
   <si>
     <t xml:space="preserve">5144 N US HWY 250  LOT 98</t>
   </si>
   <si>
     <t>03303</t>
   </si>
   <si>
     <t>COLISH CAROL D</t>
   </si>
   <si>
     <t xml:space="preserve">5144 US HWY 250  LOT 108</t>
   </si>
   <si>
-    <t>03336</t>
-[...13 lines deleted...]
-  <si>
     <t>03800</t>
   </si>
   <si>
     <t>STOLL BARBARA M</t>
   </si>
   <si>
     <t xml:space="preserve">5144 N AUS HWY 250  LOT 25</t>
   </si>
   <si>
-    <t>03833</t>
-[...7 lines deleted...]
-  <si>
     <t>03862</t>
   </si>
   <si>
     <t>CLARK ROBERT D</t>
   </si>
   <si>
     <t xml:space="preserve">5144 US HWY 250  LOT 66</t>
   </si>
   <si>
     <t>03923</t>
   </si>
   <si>
     <t>AYALA JOSE MANUEL FIGUEROA</t>
   </si>
   <si>
     <t xml:space="preserve">5144 US HWY 250  LOT 76</t>
   </si>
   <si>
-    <t>04017</t>
-[...4 lines deleted...]
-  <si>
     <t>04080</t>
   </si>
   <si>
     <t>MILLER SAMANTHA</t>
   </si>
   <si>
     <t xml:space="preserve">5144 US HWY 250  LOT 5</t>
   </si>
   <si>
-    <t>04111</t>
-[...28 lines deleted...]
-  <si>
     <t>04160</t>
   </si>
   <si>
     <t>PILARSH DESTINY D</t>
   </si>
   <si>
     <t xml:space="preserve">5144 N US HWY 250  LOT 38</t>
   </si>
   <si>
-    <t>04463</t>
-[...19 lines deleted...]
-  <si>
     <t>27-0020-05-011-0100</t>
   </si>
   <si>
     <t>BROCK BRETT M</t>
   </si>
   <si>
     <t>4973 ST RT 601</t>
   </si>
   <si>
     <t>27-0020-05-011-0200</t>
   </si>
   <si>
     <t>ST RT 601</t>
   </si>
   <si>
     <t>27-0020-06-005-0000</t>
   </si>
   <si>
     <t>LEBER ALICE V &amp; JAMES N</t>
   </si>
   <si>
     <t>4836 OLD STATE RD N</t>
   </si>
   <si>
-    <t>27-0030-03-049-0000</t>
-[...7 lines deleted...]
-  <si>
     <t>27-0050-01-001-0000</t>
   </si>
   <si>
     <t>AMERICAN TRANSMISSION SYSTEMS INC</t>
   </si>
   <si>
     <t>PUBLIC UTILITY</t>
   </si>
   <si>
     <t>27-0050-01-002-0000</t>
   </si>
   <si>
     <t>OHIO EDISON CO</t>
   </si>
   <si>
-    <t>27-0130-01-003-0000</t>
-[...4 lines deleted...]
-  <si>
     <t>27-013G-01-009-0000</t>
   </si>
   <si>
     <t>BARNETT GARY L</t>
   </si>
   <si>
     <t>799 JACQUIE LN</t>
   </si>
   <si>
     <t>28-0050-01-001-0000</t>
   </si>
   <si>
     <t>28-0050-01-003-0000</t>
   </si>
   <si>
     <t>29-0030-01-003-0000</t>
   </si>
   <si>
     <t>KROMER GAIL E &amp; JUDY K ISAAC</t>
   </si>
   <si>
     <t>MONROEVILLE LSD</t>
   </si>
   <si>
     <t>W WASHINGTON RD</t>
   </si>
   <si>
     <t>29-0030-A4-075-0400</t>
   </si>
   <si>
     <t>HAZELWOOD JOHN E III &amp; CATHERINE E</t>
   </si>
   <si>
     <t>4650 LOVERS LANE RD</t>
   </si>
   <si>
     <t>29-0050-01-002-0000</t>
   </si>
   <si>
     <t>29-0050-01-004-0000</t>
   </si>
   <si>
-    <t>00327</t>
-[...2 lines deleted...]
-    <t>WOB MHP LLC</t>
+    <t>00551</t>
+  </si>
+  <si>
+    <t>CARSEY KALEB W R</t>
   </si>
   <si>
     <t>NORWALK CSD</t>
   </si>
   <si>
-    <t xml:space="preserve">112 E ST RT 61  LOT 5</t>
-[...7 lines deleted...]
-  <si>
     <t>275 GIBBS RD</t>
   </si>
   <si>
     <t>00578</t>
   </si>
   <si>
     <t>MILLER DONALD B</t>
   </si>
   <si>
     <t>1475 HIGH ST</t>
   </si>
   <si>
-    <t>00796</t>
-[...16 lines deleted...]
-  <si>
     <t>01018</t>
   </si>
   <si>
     <t>RODRIGUEZ GERAL</t>
   </si>
   <si>
     <t xml:space="preserve">112 E ST RT 61  LOT 35</t>
   </si>
   <si>
-    <t>01775</t>
-[...4 lines deleted...]
-  <si>
     <t>02035</t>
   </si>
   <si>
     <t>MOYER JOANNE</t>
   </si>
   <si>
     <t>1144 E US HWY 20</t>
   </si>
   <si>
     <t>03639</t>
   </si>
   <si>
     <t>MANN JOSEPH C</t>
   </si>
   <si>
     <t>54 GIBBS RD</t>
   </si>
   <si>
     <t>03831</t>
   </si>
   <si>
     <t>BRANT LEANNA M</t>
   </si>
   <si>
     <t>81 TOWNSEND AVE LOT 5</t>
   </si>
   <si>
     <t>04102</t>
   </si>
   <si>
     <t>BERGER ANASTASIA</t>
   </si>
   <si>
     <t>4110 LAYLIN RD</t>
   </si>
   <si>
-    <t>04182</t>
-[...28 lines deleted...]
-  <si>
     <t>30-0010-03-031-0000</t>
   </si>
   <si>
     <t>WILLIAMS JAMES E &amp; VICTORIA L</t>
   </si>
   <si>
     <t>274 CLEVELAND RD</t>
   </si>
   <si>
     <t>30-0020-01-017-0100</t>
   </si>
   <si>
     <t>MOYER DONALD A &amp; JOANNE M</t>
   </si>
   <si>
     <t>1144 US HWY 20 E</t>
   </si>
   <si>
     <t>30-0030-01-002-0000</t>
   </si>
   <si>
     <t>30-0050-01-003-0000</t>
   </si>
   <si>
     <t>30-0050-01-012-0000</t>
   </si>
   <si>
-    <t>30-0090-02-045-0300</t>
-[...20 lines deleted...]
-    <t>30-0090-02-047-0100</t>
+    <t>30-0090-03-053-0000</t>
+  </si>
+  <si>
+    <t>HORNING BEAULAH J</t>
+  </si>
+  <si>
+    <t>327 GIBBS RD</t>
+  </si>
+  <si>
+    <t>30-0100-01-014-0200</t>
+  </si>
+  <si>
+    <t>30-0100-02-022-0000</t>
+  </si>
+  <si>
+    <t>EAST NORWALK CHURCH OF CHRIST</t>
   </si>
   <si>
     <t>ST RT 61 E</t>
   </si>
   <si>
-    <t>30-0090-03-053-0000</t>
-[...31 lines deleted...]
-  <si>
     <t>00485</t>
   </si>
   <si>
     <t>MEGGITT PARKETTA</t>
   </si>
   <si>
     <t>WESTERN RESERVE LSD (HURON CO.)</t>
   </si>
   <si>
     <t>4309 ST RT 601</t>
   </si>
   <si>
-    <t>01510</t>
-[...16 lines deleted...]
-  <si>
     <t>03376</t>
   </si>
   <si>
     <t>HENRY ROBERT W</t>
   </si>
   <si>
     <t>1278 ST RT 61</t>
   </si>
   <si>
     <t>03429</t>
   </si>
   <si>
     <t>SUTTON BRYAN</t>
   </si>
   <si>
     <t>1240 E ST RT 61</t>
   </si>
   <si>
     <t>03487</t>
   </si>
   <si>
     <t>ARMAN JOSEPH P</t>
   </si>
   <si>
     <t>909 E ST RT 61</t>
@@ -854,74 +587,50 @@
     <t>31-0010-04-056-0000</t>
   </si>
   <si>
     <t>31-0010-04-057-0000</t>
   </si>
   <si>
     <t>31-0010-04-058-0000</t>
   </si>
   <si>
     <t>31-0020-01-020-0100</t>
   </si>
   <si>
     <t>CARBERRY PHYLLIS A</t>
   </si>
   <si>
     <t>1260 US HWY 20 E</t>
   </si>
   <si>
     <t>31-0020-01-029-0000</t>
   </si>
   <si>
     <t>MILLER CAROL &amp; ROSE A HUMMEL &amp; JAMES E MILLER</t>
   </si>
   <si>
     <t>4303 ST RT 601</t>
-  </si>
-[...22 lines deleted...]
-    <t>1197 GIBBS RD</t>
   </si>
   <si>
     <t>31-0020-02-041-0000</t>
   </si>
   <si>
     <t>ARMAN BARBARA A</t>
   </si>
   <si>
     <t>909 ST RT 61 E</t>
   </si>
   <si>
     <t>31-0020-A3-056-0700</t>
   </si>
   <si>
     <t>BOOSE KENNETH J &amp; BRENDA K</t>
   </si>
   <si>
     <t>31-0050-01-001-0000</t>
   </si>
   <si>
     <t>31-0050-01-005-0000</t>
   </si>
 </sst>
 </file>
 
@@ -952,70 +661,70 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F113" headerRowCount="1">
-  <autoFilter ref="A1:F113"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F74" headerRowCount="1">
+  <autoFilter ref="A1:F74"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45105&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45382&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45310&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45200&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45416&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45202&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45227&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45194&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45470&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45289&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45365&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45338&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45349&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45493&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45391&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45426&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45675&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45206&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46361&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45602&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45709&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45735&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45744&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45766&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45953&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46001&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45998&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46054&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46070&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46124&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46140&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46714&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46710&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46444&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46487&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46555&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46654&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46697&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46702&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46531&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46750&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=47008&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=47027&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=47095&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=18921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=18922&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=19013&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=19101&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=19184&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=19185&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=19229&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=19326&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=19366&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=19367&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=19535&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=19581&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=19631&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=19632&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44957&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44683&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44714&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45054&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45406&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44990&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45184&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45286&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45501&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46293&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46344&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46682&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46772&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46773&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=47081&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=19656&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=19712&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=19785&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=19847&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=20332&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=20336&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=20459&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=20465&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=20466&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=20470&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=20525&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=20611&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=20647&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=20650&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=20713&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45065&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44857&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45715&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46150&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46199&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46228&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46292&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=20983&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=20985&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=20987&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=20988&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=21024&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=21038&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=21056&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=21093&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=21094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=21128&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=21282&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=21283&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=21286&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45105&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45382&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45310&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45200&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45416&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45202&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45227&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45194&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45470&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45289&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45365&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45349&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45391&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45426&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45675&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45206&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46361&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45602&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45709&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45735&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45744&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45953&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46054&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46070&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46124&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46710&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46444&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46487&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46654&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46750&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=18921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=18922&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=19013&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=19184&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=19185&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=19326&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=19366&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=19367&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=19535&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=19581&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=19631&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=19632&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44683&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44714&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45184&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45501&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46293&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46344&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46682&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=19712&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=19785&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=19847&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=20332&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=20336&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=20525&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=20647&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=20650&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45065&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46150&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46199&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46228&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46292&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=20983&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=20985&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=20987&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=20988&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=21024&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=21038&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=21128&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=21282&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=21283&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=21286&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F113"/>
+  <dimension ref="A1:F74"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.72919273376465" customWidth="1"/>
     <col min="2" max="2" width="48.673194885253906" customWidth="1"/>
     <col min="3" max="3" width="34.10475158691406" customWidth="1"/>
     <col min="4" max="4" width="27.394466400146484" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
@@ -1239,2053 +948,1273 @@
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="2">
         <v>82.45</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="2">
-        <v>38.81</v>
+        <v>174.38</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="2">
-        <v>174.38</v>
+        <v>18.48</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="2">
-        <v>18.93</v>
+        <v>110.46</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="2">
-        <v>18.48</v>
+        <v>237.86</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="2">
-        <v>110.46</v>
+        <v>170.87</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="2">
-        <v>237.86</v>
+        <v>139.97</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="2">
-        <v>170.87</v>
+        <v>208.03</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="2">
         <v>139.97</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="2">
-        <v>38.37</v>
+        <v>3907.89</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>68</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E22" s="2">
-        <v>208.03</v>
+        <v>349.73</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E23" s="2">
-        <v>139.97</v>
+        <v>1020.97</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>76</v>
       </c>
       <c r="E24" s="2">
-        <v>3957.89</v>
+        <v>313.06</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E25" s="2">
-        <v>349.73</v>
+        <v>780.85</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E26" s="2">
-        <v>1020.97</v>
+        <v>75.44</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>84</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E27" s="2">
-        <v>844.86</v>
+        <v>1914.86</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E28" s="2">
-        <v>313.06</v>
+        <v>292.17</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>89</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>48</v>
+        <v>90</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E29" s="2">
-        <v>57.04</v>
+        <v>267.2</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="2">
-        <v>93.96</v>
+        <v>119.52</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="2">
-        <v>780.85</v>
+        <v>82.45</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E32" s="2">
-        <v>75.44</v>
+        <v>174.34</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E33" s="2">
-        <v>1914.86</v>
+        <v>2342.44</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E34" s="2">
-        <v>3058.96</v>
+        <v>83.41</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>48</v>
+        <v>107</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E35" s="2">
-        <v>58.95</v>
+        <v>1346.39</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E36" s="2">
-        <v>292.17</v>
+        <v>199.76</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="B37" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D37" s="0" t="s">
         <v>111</v>
       </c>
-      <c r="B37" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E37" s="2">
-        <v>38.7</v>
+        <v>2023.33</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>114</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>115</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E38" s="2">
-        <v>267.2</v>
+        <v>269.26</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>117</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>119</v>
+        <v>111</v>
       </c>
       <c r="E39" s="2">
-        <v>119.52</v>
+        <v>7209.24</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>48</v>
+        <v>110</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="E40" s="2">
-        <v>18.93</v>
+        <v>347.01</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="B41" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="D41" s="0" t="s">
         <v>122</v>
       </c>
-      <c r="B41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E41" s="2">
-        <v>82.45</v>
+        <v>51.65</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="B42" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="C42" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="D42" s="0" t="s">
         <v>125</v>
       </c>
-      <c r="B42" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E42" s="2">
-        <v>82.18</v>
+        <v>1625.66</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>48</v>
+        <v>113</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>8</v>
+        <v>121</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>111</v>
       </c>
       <c r="E43" s="2">
-        <v>80.68</v>
+        <v>481.27</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>48</v>
+        <v>110</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>8</v>
+        <v>121</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>131</v>
+        <v>111</v>
       </c>
       <c r="E44" s="2">
-        <v>190.78</v>
+        <v>44.04</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>8</v>
+        <v>130</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="E45" s="2">
-        <v>0.17</v>
+        <v>2.35</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>8</v>
+        <v>130</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="E46" s="2">
-        <v>174.34</v>
+        <v>30.98</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>8</v>
+        <v>130</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="E47" s="2">
-        <v>74.01</v>
+        <v>39.96</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>8</v>
+        <v>130</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="E48" s="2">
-        <v>152.92</v>
+        <v>5.67</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="B49" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="C49" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="D49" s="0" t="s">
         <v>143</v>
       </c>
-      <c r="B49" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E49" s="2">
-        <v>233</v>
+        <v>5288.46</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="B50" s="0" t="s">
         <v>145</v>
       </c>
-      <c r="B50" s="0" t="s">
+      <c r="C50" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="D50" s="0" t="s">
         <v>146</v>
       </c>
-      <c r="C50" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E50" s="2">
-        <v>2342.44</v>
+        <v>1290.25</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="B51" s="0" t="s">
         <v>148</v>
       </c>
-      <c r="B51" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C51" s="0" t="s">
-        <v>8</v>
+        <v>130</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E51" s="2">
-        <v>83.41</v>
+        <v>175.93</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
         <v>150</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>151</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>8</v>
+        <v>130</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E52" s="2">
-        <v>1346.39</v>
+        <v>853.92</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
         <v>153</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>154</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>8</v>
+        <v>130</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E53" s="2">
-        <v>2181.7</v>
+        <v>996.74</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
         <v>156</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>157</v>
+        <v>120</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>8</v>
+        <v>130</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>158</v>
+        <v>122</v>
       </c>
       <c r="E54" s="2">
-        <v>199.76</v>
+        <v>1754.14</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>160</v>
+        <v>113</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>8</v>
+        <v>130</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>158</v>
+        <v>111</v>
       </c>
       <c r="E55" s="2">
-        <v>2023.33</v>
+        <v>7225.7</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>154</v>
+        <v>110</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>8</v>
+        <v>130</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>162</v>
+        <v>111</v>
       </c>
       <c r="E56" s="2">
-        <v>56.37</v>
+        <v>691.23</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>8</v>
+        <v>130</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="E57" s="2">
-        <v>269.26</v>
+        <v>886.16</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>160</v>
+        <v>102</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>8</v>
+        <v>130</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="E58" s="2">
-        <v>7209.24</v>
+        <v>490.66</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>8</v>
+        <v>130</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="E59" s="2">
-        <v>347.01</v>
+        <v>412.11</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="B60" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="C60" s="0" t="s">
         <v>168</v>
       </c>
-      <c r="B60" s="0" t="s">
+      <c r="D60" s="0" t="s">
         <v>169</v>
       </c>
-      <c r="C60" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E60" s="2">
-        <v>51.65</v>
+        <v>189.57</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="B61" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="C61" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="D61" s="0" t="s">
         <v>172</v>
       </c>
-      <c r="B61" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E61" s="2">
-        <v>1625.66</v>
+        <v>285.26</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="B62" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="C62" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="D62" s="0" t="s">
         <v>175</v>
       </c>
-      <c r="B62" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E62" s="2">
-        <v>481.27</v>
+        <v>146.32</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>157</v>
+        <v>177</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>158</v>
+        <v>178</v>
       </c>
       <c r="E63" s="2">
-        <v>44.04</v>
+        <v>96.28</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>179</v>
+        <v>168</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E64" s="2">
-        <v>5.29</v>
+        <v>1352.61</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>179</v>
+        <v>168</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E65" s="2">
-        <v>2.35</v>
+        <v>652.62</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="B66" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="C66" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="B66" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E66" s="2">
-        <v>30.98</v>
+        <v>1032.88</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>179</v>
+        <v>168</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="E67" s="2">
-        <v>39.96</v>
+        <v>141.97</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>179</v>
+        <v>168</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="E68" s="2">
-        <v>3.63</v>
+        <v>338.62</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>178</v>
+        <v>189</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>179</v>
+        <v>168</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="E69" s="2">
-        <v>4.62</v>
+        <v>168.07</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="B70" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="C70" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="D70" s="0" t="s">
         <v>193</v>
       </c>
-      <c r="B70" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E70" s="2">
-        <v>39.96</v>
+        <v>292.42</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="B71" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="C71" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="D71" s="0" t="s">
         <v>196</v>
       </c>
-      <c r="B71" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E71" s="2">
-        <v>8.05</v>
+        <v>226.48</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="B72" s="0" t="s">
         <v>198</v>
       </c>
-      <c r="B72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C72" s="0" t="s">
-        <v>179</v>
+        <v>168</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>200</v>
+        <v>165</v>
       </c>
       <c r="E72" s="2">
-        <v>5.67</v>
+        <v>480.84</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>202</v>
+        <v>113</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>179</v>
+        <v>168</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>203</v>
+        <v>111</v>
       </c>
       <c r="E73" s="2">
-        <v>5988.46</v>
+        <v>2470.3</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>205</v>
+        <v>110</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>179</v>
+        <v>168</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>206</v>
+        <v>111</v>
       </c>
       <c r="E74" s="2">
-        <v>1290.25</v>
+        <v>239.62</v>
       </c>
       <c r="F74" s="1" t="s">
-        <v>10</v>
-[...778 lines deleted...]
-      <c r="F113" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -3320,71 +2249,32 @@
     <hyperlink ref="F50" r:id="rId50"/>
     <hyperlink ref="F51" r:id="rId51"/>
     <hyperlink ref="F52" r:id="rId52"/>
     <hyperlink ref="F53" r:id="rId53"/>
     <hyperlink ref="F54" r:id="rId54"/>
     <hyperlink ref="F55" r:id="rId55"/>
     <hyperlink ref="F56" r:id="rId56"/>
     <hyperlink ref="F57" r:id="rId57"/>
     <hyperlink ref="F58" r:id="rId58"/>
     <hyperlink ref="F59" r:id="rId59"/>
     <hyperlink ref="F60" r:id="rId60"/>
     <hyperlink ref="F61" r:id="rId61"/>
     <hyperlink ref="F62" r:id="rId62"/>
     <hyperlink ref="F63" r:id="rId63"/>
     <hyperlink ref="F64" r:id="rId64"/>
     <hyperlink ref="F65" r:id="rId65"/>
     <hyperlink ref="F66" r:id="rId66"/>
     <hyperlink ref="F67" r:id="rId67"/>
     <hyperlink ref="F68" r:id="rId68"/>
     <hyperlink ref="F69" r:id="rId69"/>
     <hyperlink ref="F70" r:id="rId70"/>
     <hyperlink ref="F71" r:id="rId71"/>
     <hyperlink ref="F72" r:id="rId72"/>
     <hyperlink ref="F73" r:id="rId73"/>
     <hyperlink ref="F74" r:id="rId74"/>
-    <hyperlink ref="F75" r:id="rId75"/>
-[...37 lines deleted...]
-    <hyperlink ref="F113" r:id="rId113"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>