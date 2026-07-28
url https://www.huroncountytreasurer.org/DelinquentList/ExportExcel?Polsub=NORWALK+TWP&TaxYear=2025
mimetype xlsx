--- v1 (2026-06-13)
+++ v2 (2026-07-28)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="201" uniqueCount="201">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="192" uniqueCount="192">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>00353</t>
   </si>
   <si>
     <t>VARGAS VIRIDIANA</t>
   </si>
   <si>
@@ -139,104 +139,86 @@
   <si>
     <t>HOLMES BETHANY L</t>
   </si>
   <si>
     <t xml:space="preserve">5144 N US HWY 250  LOT 60</t>
   </si>
   <si>
     <t>01829</t>
   </si>
   <si>
     <t>RUPP JOHN M</t>
   </si>
   <si>
     <t xml:space="preserve">5144 N US HWY 250  LOT 56</t>
   </si>
   <si>
     <t>01850</t>
   </si>
   <si>
     <t>HUPFER JESSICA L</t>
   </si>
   <si>
     <t xml:space="preserve">5144 N US HWY 250  LOT 100</t>
   </si>
   <si>
-    <t>01911</t>
-[...7 lines deleted...]
-  <si>
     <t>01945</t>
   </si>
   <si>
     <t>MITCHELL KRISTOPHER</t>
   </si>
   <si>
     <t xml:space="preserve">5144 N US HWY 250  LOT 64</t>
   </si>
   <si>
     <t>02060</t>
   </si>
   <si>
     <t>DHITENER KYLE</t>
   </si>
   <si>
     <t xml:space="preserve">5144 N US HWY 250  LOT 101</t>
   </si>
   <si>
     <t>02082</t>
   </si>
   <si>
     <t>ZAMORA SERGIO &amp; LILIA M DELEON</t>
   </si>
   <si>
     <t xml:space="preserve">5144 N US HWY 250  LOT 28</t>
   </si>
   <si>
     <t>02248</t>
   </si>
   <si>
     <t>MISSLER SAMANTHA M</t>
   </si>
   <si>
     <t xml:space="preserve">5144 N US HWY 250  LOT 127</t>
   </si>
   <si>
-    <t>02282</t>
-[...7 lines deleted...]
-  <si>
     <t>02497</t>
   </si>
   <si>
     <t>HITCHCOCK NICOLE</t>
   </si>
   <si>
     <t xml:space="preserve">5144 N US HWY 250  LOT 122</t>
   </si>
   <si>
     <t>02534</t>
   </si>
   <si>
     <t>KUHL KIMBERLY A</t>
   </si>
   <si>
     <t xml:space="preserve">5144 US HWY 250  LOT 123</t>
   </si>
   <si>
     <t>02558</t>
   </si>
   <si>
     <t>CHANCE ZACHARIAH K</t>
   </si>
   <si>
     <t>5144 US HWY 250 N LOT 125</t>
@@ -299,59 +281,50 @@
     <t>03862</t>
   </si>
   <si>
     <t>CLARK ROBERT D</t>
   </si>
   <si>
     <t xml:space="preserve">5144 US HWY 250  LOT 66</t>
   </si>
   <si>
     <t>03923</t>
   </si>
   <si>
     <t>AYALA JOSE MANUEL FIGUEROA</t>
   </si>
   <si>
     <t xml:space="preserve">5144 US HWY 250  LOT 76</t>
   </si>
   <si>
     <t>04080</t>
   </si>
   <si>
     <t>MILLER SAMANTHA</t>
   </si>
   <si>
     <t xml:space="preserve">5144 US HWY 250  LOT 5</t>
-  </si>
-[...7 lines deleted...]
-    <t xml:space="preserve">5144 N US HWY 250  LOT 38</t>
   </si>
   <si>
     <t>27-0020-05-011-0100</t>
   </si>
   <si>
     <t>BROCK BRETT M</t>
   </si>
   <si>
     <t>4973 ST RT 601</t>
   </si>
   <si>
     <t>27-0020-05-011-0200</t>
   </si>
   <si>
     <t>ST RT 601</t>
   </si>
   <si>
     <t>27-0020-06-005-0000</t>
   </si>
   <si>
     <t>LEBER ALICE V &amp; JAMES N</t>
   </si>
   <si>
     <t>4836 OLD STATE RD N</t>
   </si>
@@ -661,70 +634,70 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F74" headerRowCount="1">
-  <autoFilter ref="A1:F74"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F71" headerRowCount="1">
+  <autoFilter ref="A1:F71"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45105&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45382&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45310&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45200&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45416&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45202&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45227&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45194&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45470&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45289&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45365&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45349&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45391&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45426&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45675&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45206&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46361&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45602&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45709&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45735&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45744&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45953&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46054&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46070&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46124&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46710&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46444&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46487&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46654&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46750&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=18921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=18922&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=19013&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=19184&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=19185&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=19326&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=19366&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=19367&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=19535&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=19581&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=19631&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=19632&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44683&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44714&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45184&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45501&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46293&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46344&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46682&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=19712&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=19785&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=19847&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=20332&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=20336&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=20525&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=20647&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=20650&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45065&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46150&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46199&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46228&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46292&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=20983&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=20985&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=20987&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=20988&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=21024&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=21038&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=21128&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=21282&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=21283&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=21286&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45105&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45382&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45310&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45200&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45416&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45202&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45227&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45194&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45470&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45289&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45365&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45349&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45426&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45675&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45206&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46361&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45709&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45735&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45744&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45953&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46054&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46070&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46124&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46710&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46444&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46487&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46654&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=18921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=18922&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=19013&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=19184&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=19185&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=19326&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=19366&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=19367&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=19535&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=19581&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=19631&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=19632&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44683&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44714&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45184&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45501&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46293&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46344&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46682&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=19712&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=19785&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=19847&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=20332&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=20336&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=20525&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=20647&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=20650&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45065&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46150&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46199&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46228&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46292&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=20983&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=20985&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=20987&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=20988&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=21024&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=21038&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=21128&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=21282&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=21283&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=21286&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F74"/>
+  <dimension ref="A1:F71"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.72919273376465" customWidth="1"/>
     <col min="2" max="2" width="48.673194885253906" customWidth="1"/>
     <col min="3" max="3" width="34.10475158691406" customWidth="1"/>
     <col min="4" max="4" width="27.394466400146484" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
@@ -968,1253 +941,1193 @@
       </c>
       <c r="D13" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="2">
         <v>174.38</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="2">
-        <v>18.48</v>
+        <v>110.46</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="2">
-        <v>110.46</v>
+        <v>237.86</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="2">
-        <v>237.86</v>
+        <v>170.87</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="2">
-        <v>170.87</v>
+        <v>139.97</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="2">
         <v>139.97</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="2">
-        <v>208.03</v>
+        <v>3907.89</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="2">
-        <v>139.97</v>
+        <v>349.73</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="2">
-        <v>3907.89</v>
+        <v>1020.97</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>68</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E22" s="2">
-        <v>349.73</v>
+        <v>313.06</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E23" s="2">
-        <v>1020.97</v>
+        <v>780.85</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>76</v>
       </c>
       <c r="E24" s="2">
-        <v>313.06</v>
+        <v>75.44</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E25" s="2">
-        <v>780.85</v>
+        <v>1914.86</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E26" s="2">
-        <v>75.44</v>
+        <v>292.17</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>84</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E27" s="2">
-        <v>1914.86</v>
+        <v>267.2</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E28" s="2">
-        <v>292.17</v>
+        <v>119.52</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>89</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E29" s="2">
-        <v>267.2</v>
+        <v>82.45</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E30" s="2">
-        <v>119.52</v>
+        <v>2342.44</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B31" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="C31" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D31" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="C31" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E31" s="2">
-        <v>82.45</v>
+        <v>83.41</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="B32" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="B32" s="0" t="s">
+      <c r="C32" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D32" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="C32" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E32" s="2">
-        <v>174.34</v>
+        <v>1346.39</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="B33" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="B33" s="0" t="s">
+      <c r="C33" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="C33" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E33" s="2">
-        <v>2342.44</v>
+        <v>199.76</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="B34" s="0" t="s">
         <v>104</v>
       </c>
-      <c r="B34" s="0" t="s">
+      <c r="C34" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D34" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="C34" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E34" s="2">
-        <v>83.41</v>
+        <v>2023.33</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="B35" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="B35" s="0" t="s">
+      <c r="C35" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D35" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="C35" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E35" s="2">
-        <v>1346.39</v>
+        <v>269.26</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>111</v>
+        <v>102</v>
       </c>
       <c r="E36" s="2">
-        <v>199.76</v>
+        <v>7209.24</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>113</v>
+        <v>101</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>111</v>
+        <v>102</v>
       </c>
       <c r="E37" s="2">
-        <v>2023.33</v>
+        <v>347.01</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>8</v>
+        <v>112</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="E38" s="2">
-        <v>269.26</v>
+        <v>51.65</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>8</v>
+        <v>112</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="E39" s="2">
-        <v>7209.24</v>
+        <v>1625.66</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>8</v>
+        <v>112</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>111</v>
+        <v>102</v>
       </c>
       <c r="E40" s="2">
-        <v>347.01</v>
+        <v>481.27</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>120</v>
+        <v>101</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>121</v>
+        <v>112</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>122</v>
+        <v>102</v>
       </c>
       <c r="E41" s="2">
-        <v>51.65</v>
+        <v>44.04</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>121</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="E42" s="2">
-        <v>1625.66</v>
+        <v>2.35</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>113</v>
+        <v>124</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>121</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>111</v>
+        <v>125</v>
       </c>
       <c r="E43" s="2">
-        <v>481.27</v>
+        <v>30.98</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="B44" s="0" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>121</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>111</v>
+        <v>128</v>
       </c>
       <c r="E44" s="2">
-        <v>44.04</v>
+        <v>39.96</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>130</v>
+        <v>121</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E45" s="2">
-        <v>2.35</v>
+        <v>5.67</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>132</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>133</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>130</v>
+        <v>121</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E46" s="2">
-        <v>30.98</v>
+        <v>5288.46</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>135</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>136</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>130</v>
+        <v>121</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E47" s="2">
-        <v>39.96</v>
+        <v>1290.25</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>138</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>139</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>130</v>
+        <v>121</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E48" s="2">
-        <v>5.67</v>
+        <v>175.93</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>142</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>130</v>
+        <v>121</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E49" s="2">
-        <v>5288.46</v>
+        <v>853.92</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>144</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>145</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>130</v>
+        <v>121</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E50" s="2">
-        <v>1290.25</v>
+        <v>996.74</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>147</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>148</v>
+        <v>111</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>130</v>
+        <v>121</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>149</v>
+        <v>113</v>
       </c>
       <c r="E51" s="2">
-        <v>175.93</v>
+        <v>1754.14</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>151</v>
+        <v>104</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>130</v>
+        <v>121</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>152</v>
+        <v>102</v>
       </c>
       <c r="E52" s="2">
-        <v>853.92</v>
+        <v>7225.7</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>154</v>
+        <v>101</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>130</v>
+        <v>121</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>155</v>
+        <v>102</v>
       </c>
       <c r="E53" s="2">
-        <v>996.74</v>
+        <v>691.23</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>120</v>
+        <v>151</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>130</v>
+        <v>121</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>122</v>
+        <v>152</v>
       </c>
       <c r="E54" s="2">
-        <v>1754.14</v>
+        <v>886.16</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>113</v>
+        <v>93</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>130</v>
+        <v>121</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>111</v>
+        <v>96</v>
       </c>
       <c r="E55" s="2">
-        <v>7225.7</v>
+        <v>490.66</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>110</v>
+        <v>155</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>130</v>
+        <v>121</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>111</v>
+        <v>156</v>
       </c>
       <c r="E56" s="2">
-        <v>691.23</v>
+        <v>412.11</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="B57" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="C57" s="0" t="s">
         <v>159</v>
       </c>
-      <c r="B57" s="0" t="s">
+      <c r="D57" s="0" t="s">
         <v>160</v>
       </c>
-      <c r="C57" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E57" s="2">
-        <v>886.16</v>
+        <v>189.57</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="B58" s="0" t="s">
         <v>162</v>
       </c>
-      <c r="B58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C58" s="0" t="s">
-        <v>130</v>
+        <v>159</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>105</v>
+        <v>163</v>
       </c>
       <c r="E58" s="2">
-        <v>490.66</v>
+        <v>285.26</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>130</v>
+        <v>159</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E59" s="2">
-        <v>412.11</v>
+        <v>146.32</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>168</v>
+        <v>159</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E60" s="2">
-        <v>189.57</v>
+        <v>96.28</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>171</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>168</v>
+        <v>159</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E61" s="2">
-        <v>285.26</v>
+        <v>1352.61</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>174</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>168</v>
+        <v>159</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E62" s="2">
-        <v>146.32</v>
+        <v>652.62</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>168</v>
+        <v>159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="E63" s="2">
-        <v>96.28</v>
+        <v>1032.88</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>168</v>
+        <v>159</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="E64" s="2">
-        <v>1352.61</v>
+        <v>141.97</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>168</v>
+        <v>159</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>175</v>
       </c>
       <c r="E65" s="2">
-        <v>652.62</v>
+        <v>338.62</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>168</v>
+        <v>159</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="E66" s="2">
-        <v>1032.88</v>
+        <v>168.07</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>168</v>
+        <v>159</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E67" s="2">
-        <v>141.97</v>
+        <v>292.42</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="B68" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="C68" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="D68" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="B68" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E68" s="2">
-        <v>338.62</v>
+        <v>226.48</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>189</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>168</v>
+        <v>159</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>190</v>
+        <v>156</v>
       </c>
       <c r="E69" s="2">
-        <v>168.07</v>
+        <v>480.84</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>192</v>
+        <v>104</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>168</v>
+        <v>159</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>193</v>
+        <v>102</v>
       </c>
       <c r="E70" s="2">
-        <v>292.42</v>
+        <v>2470.3</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>195</v>
+        <v>101</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>168</v>
+        <v>159</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>196</v>
+        <v>102</v>
       </c>
       <c r="E71" s="2">
-        <v>226.48</v>
+        <v>239.62</v>
       </c>
       <c r="F71" s="1" t="s">
-        <v>10</v>
-[...58 lines deleted...]
-      <c r="F74" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -2246,35 +2159,32 @@
     <hyperlink ref="F47" r:id="rId47"/>
     <hyperlink ref="F48" r:id="rId48"/>
     <hyperlink ref="F49" r:id="rId49"/>
     <hyperlink ref="F50" r:id="rId50"/>
     <hyperlink ref="F51" r:id="rId51"/>
     <hyperlink ref="F52" r:id="rId52"/>
     <hyperlink ref="F53" r:id="rId53"/>
     <hyperlink ref="F54" r:id="rId54"/>
     <hyperlink ref="F55" r:id="rId55"/>
     <hyperlink ref="F56" r:id="rId56"/>
     <hyperlink ref="F57" r:id="rId57"/>
     <hyperlink ref="F58" r:id="rId58"/>
     <hyperlink ref="F59" r:id="rId59"/>
     <hyperlink ref="F60" r:id="rId60"/>
     <hyperlink ref="F61" r:id="rId61"/>
     <hyperlink ref="F62" r:id="rId62"/>
     <hyperlink ref="F63" r:id="rId63"/>
     <hyperlink ref="F64" r:id="rId64"/>
     <hyperlink ref="F65" r:id="rId65"/>
     <hyperlink ref="F66" r:id="rId66"/>
     <hyperlink ref="F67" r:id="rId67"/>
     <hyperlink ref="F68" r:id="rId68"/>
     <hyperlink ref="F69" r:id="rId69"/>
     <hyperlink ref="F70" r:id="rId70"/>
     <hyperlink ref="F71" r:id="rId71"/>
-    <hyperlink ref="F72" r:id="rId72"/>
-[...1 lines deleted...]
-    <hyperlink ref="F74" r:id="rId74"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>