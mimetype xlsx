--- v0 (2026-06-13)
+++ v1 (2026-07-28)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="75">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>02937</t>
   </si>
   <si>
     <t>DAUCH GALE A</t>
   </si>
   <si>
@@ -142,105 +142,99 @@
   <si>
     <t>AUERHAMER RENEE</t>
   </si>
   <si>
     <t>1846 WELLS RD</t>
   </si>
   <si>
     <t>48-0030-03-027-0166</t>
   </si>
   <si>
     <t>48-0030-03-027-0200</t>
   </si>
   <si>
     <t>WELLS RD</t>
   </si>
   <si>
     <t>48-0030-03-033-0000</t>
   </si>
   <si>
     <t>HARLOW JAMES &amp; SHIRLEY ANN OR SURV</t>
   </si>
   <si>
     <t>1974 WELLS RD</t>
   </si>
   <si>
-    <t>48-0040-03-010-0000</t>
-[...2 lines deleted...]
-    <t>MEAGROW SCOTT A</t>
+    <t>48-0050-01-003-0000</t>
+  </si>
+  <si>
+    <t>OHIO EDISON CO</t>
+  </si>
+  <si>
+    <t>PUBLIC UTILITY</t>
+  </si>
+  <si>
+    <t>48-0050-01-007-0000</t>
+  </si>
+  <si>
+    <t>AMERICAN TRANSMISSION SYSTEMS INC</t>
+  </si>
+  <si>
+    <t>48-0530-02-008-0000</t>
+  </si>
+  <si>
+    <t>BRADEN SR RONALD E TRUSTEE</t>
+  </si>
+  <si>
+    <t>4085 HARTLAND CENTER RD</t>
+  </si>
+  <si>
+    <t>48-0530-02-009-0000</t>
+  </si>
+  <si>
+    <t>48-0530-02-010-0000</t>
+  </si>
+  <si>
+    <t>48-0530-03-028-0000</t>
+  </si>
+  <si>
+    <t>FABERY JOHN A SR</t>
+  </si>
+  <si>
+    <t>4108 HARTLAND CENTER RD</t>
+  </si>
+  <si>
+    <t>48-0530-03-029-0000</t>
+  </si>
+  <si>
+    <t>48-0530-04-018-0100</t>
+  </si>
+  <si>
+    <t>GROSE LINDA G TRUSTEE</t>
   </si>
   <si>
     <t>US HWY 20 E</t>
-  </si>
-[...46 lines deleted...]
-    <t>GROSE LINDA G TRUSTEE</t>
   </si>
   <si>
     <t>48-0530-04-019-0000</t>
   </si>
   <si>
     <t>2789 US HWY 20 E</t>
   </si>
   <si>
     <t>48-0540-05-036-0114</t>
   </si>
   <si>
     <t>OGLE JORDAN LEIGH &amp; JAIMIE LEIGH &amp; RYAN JAMES ETAL</t>
   </si>
   <si>
     <t>N RAILROAD ST</t>
   </si>
   <si>
     <t>48-0540-05-037-0000</t>
   </si>
   <si>
     <t>S RAILROAD ST</t>
   </si>
   <si>
     <t>48-0540-05-038-0000</t>
   </si>
@@ -289,70 +283,70 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F32" headerRowCount="1">
-  <autoFilter ref="A1:F32"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F31" headerRowCount="1">
+  <autoFilter ref="A1:F31"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45930&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45931&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=37520&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=37836&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=37838&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=37859&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=37885&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=37990&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=37992&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=38282&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=38369&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=38379&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=38380&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=38381&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=38392&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=38665&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=38731&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=38733&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=38787&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=38788&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=38789&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=38805&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=38807&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=38823&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=38824&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39037&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39044&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39047&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39048&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39049&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45930&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45931&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=37520&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=37836&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=37838&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=37859&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=37885&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=37990&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=37992&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=38282&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=38369&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=38379&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=38380&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=38381&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=38392&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=38731&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=38733&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=38787&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=38788&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=38789&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=38805&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=38807&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=38823&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=38824&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39037&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39044&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39047&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39048&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39049&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F32"/>
+  <dimension ref="A1:F31"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.616657257080078" customWidth="1"/>
     <col min="2" max="2" width="52.061588287353516" customWidth="1"/>
     <col min="3" max="3" width="34.10475158691406" customWidth="1"/>
     <col min="4" max="4" width="26.320247650146484" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
@@ -656,371 +650,350 @@
       </c>
       <c r="D16" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E16" s="2">
         <v>750.27</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>46</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E17" s="2">
-        <v>348.13</v>
+        <v>7256.17</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="E18" s="2">
-        <v>7256.17</v>
+        <v>690.88</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="B19" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="B19" s="0" t="s">
+      <c r="C19" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D19" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="C19" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E19" s="2">
-        <v>690.88</v>
+        <v>2696.62</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>55</v>
+        <v>18</v>
       </c>
       <c r="E20" s="2">
-        <v>2696.62</v>
+        <v>763.09</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E21" s="2">
-        <v>763.09</v>
+        <v>650.02</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="B22" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D22" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="B22" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E22" s="2">
-        <v>650.02</v>
+        <v>2634.42</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E23" s="2">
-        <v>2634.42</v>
+        <v>226.39</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="B24" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D24" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="B24" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E24" s="2">
-        <v>226.39</v>
+        <v>76.5</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B25" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="C25" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D25" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="C25" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E25" s="2">
-        <v>76.5</v>
+        <v>1417.36</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>64</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E26" s="2">
-        <v>1417.36</v>
+        <v>124.06</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E27" s="2">
-        <v>124.06</v>
+        <v>143.79</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E28" s="2">
-        <v>143.79</v>
+        <v>250.13</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E29" s="2">
-        <v>250.13</v>
+        <v>161.7</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>73</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="E30" s="2">
-        <v>161.7</v>
+        <v>134.8</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E31" s="2">
-        <v>134.8</v>
+        <v>427.44</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>10</v>
-[...18 lines deleted...]
-      <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
     <hyperlink ref="F22" r:id="rId22"/>
     <hyperlink ref="F23" r:id="rId23"/>
     <hyperlink ref="F24" r:id="rId24"/>
     <hyperlink ref="F25" r:id="rId25"/>
     <hyperlink ref="F26" r:id="rId26"/>
     <hyperlink ref="F27" r:id="rId27"/>
     <hyperlink ref="F28" r:id="rId28"/>
     <hyperlink ref="F29" r:id="rId29"/>
     <hyperlink ref="F30" r:id="rId30"/>
     <hyperlink ref="F31" r:id="rId31"/>
-    <hyperlink ref="F32" r:id="rId32"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>