--- v0 (2026-01-28)
+++ v1 (2026-06-13)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="489" uniqueCount="489">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="268" uniqueCount="268">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>00001</t>
   </si>
   <si>
     <t>TINNEY KYLE D</t>
   </si>
   <si>
@@ -103,59 +103,50 @@
   <si>
     <t>PENNY TROY A</t>
   </si>
   <si>
     <t>56 E MAIN ST LOT 35</t>
   </si>
   <si>
     <t>00521</t>
   </si>
   <si>
     <t>MIDTOWN HOME AND AUTO SALES</t>
   </si>
   <si>
     <t xml:space="preserve">5810 US HWY 20  LOT 102</t>
   </si>
   <si>
     <t>00531</t>
   </si>
   <si>
     <t>MILLS MIRANDA</t>
   </si>
   <si>
     <t xml:space="preserve">5810 US HWY 20  LOT 34</t>
   </si>
   <si>
-    <t>00610</t>
-[...7 lines deleted...]
-  <si>
     <t>00721</t>
   </si>
   <si>
     <t>BLEDSOE JEREMY SHAWN</t>
   </si>
   <si>
     <t xml:space="preserve">5810 US HWY 20  LOT 114</t>
   </si>
   <si>
     <t>00880</t>
   </si>
   <si>
     <t>OVERSTREET VICKY A</t>
   </si>
   <si>
     <t xml:space="preserve">6060 E US HWY 20  LOT 10</t>
   </si>
   <si>
     <t>00882</t>
   </si>
   <si>
     <t>HANKO KATHLEEN M</t>
   </si>
   <si>
     <t xml:space="preserve">6060 E US HWY 20  LOT 20</t>
@@ -175,86 +166,59 @@
   <si>
     <t>WILKERSON ROBERT</t>
   </si>
   <si>
     <t xml:space="preserve">6060 E US HWY 20  LOT 12</t>
   </si>
   <si>
     <t>00984</t>
   </si>
   <si>
     <t>WILLIAMS DONALD G SR</t>
   </si>
   <si>
     <t xml:space="preserve">5810 US HWY 20  LOT 30</t>
   </si>
   <si>
     <t>01035</t>
   </si>
   <si>
     <t>HIVELY JOYCE</t>
   </si>
   <si>
     <t>56 E MAIN ST LOT 33</t>
   </si>
   <si>
-    <t>01106</t>
-[...16 lines deleted...]
-  <si>
     <t>01264</t>
   </si>
   <si>
     <t>JOHNSON NOAH W</t>
   </si>
   <si>
     <t xml:space="preserve">5810 US HWY 20  LOT 81</t>
   </si>
   <si>
-    <t>01305</t>
-[...7 lines deleted...]
-  <si>
     <t>01334</t>
   </si>
   <si>
     <t>MCQUILLEN JONI M</t>
   </si>
   <si>
     <t xml:space="preserve">5810 US HWY 20  LOT 22</t>
   </si>
   <si>
     <t>01375</t>
   </si>
   <si>
     <t>PENNY TROY &amp; CARRIE</t>
   </si>
   <si>
     <t xml:space="preserve">5810 US HWY 20  LOT 8</t>
   </si>
   <si>
     <t>01390</t>
   </si>
   <si>
     <t>MORAN DUSTIN J</t>
   </si>
   <si>
     <t xml:space="preserve">5810 US HWY 20  LOT 110</t>
@@ -265,59 +229,50 @@
   <si>
     <t>BUSH GEORGETTE E</t>
   </si>
   <si>
     <t xml:space="preserve">5810 US HWY 20  LOT 7</t>
   </si>
   <si>
     <t>01596</t>
   </si>
   <si>
     <t>HARDWAY RICHARD D</t>
   </si>
   <si>
     <t xml:space="preserve">5810 US HWY 20  LOT 4</t>
   </si>
   <si>
     <t>01811</t>
   </si>
   <si>
     <t>HAYES EDWARD</t>
   </si>
   <si>
     <t xml:space="preserve">5810 US HWY 20  LOT 99</t>
   </si>
   <si>
-    <t>01917</t>
-[...7 lines deleted...]
-  <si>
     <t>02018</t>
   </si>
   <si>
     <t>GREGORY TIMOTHY A &amp; CHRISTINE</t>
   </si>
   <si>
     <t xml:space="preserve">5810 US HWY 20  LOT 33</t>
   </si>
   <si>
     <t>02091</t>
   </si>
   <si>
     <t>FISHER SAMANTHA S</t>
   </si>
   <si>
     <t xml:space="preserve">5571 US HWY 20  LOT 52</t>
   </si>
   <si>
     <t>02145</t>
   </si>
   <si>
     <t>FARR JESSICA M</t>
   </si>
   <si>
     <t xml:space="preserve">5810 US HWY 20  LOT 85</t>
@@ -337,59 +292,50 @@
   <si>
     <t>ALEXANDER SHAWN L</t>
   </si>
   <si>
     <t xml:space="preserve">5810 US HWY 20  LOT 127</t>
   </si>
   <si>
     <t>02207</t>
   </si>
   <si>
     <t>MCGRATH JOHN</t>
   </si>
   <si>
     <t xml:space="preserve">6060 E US HWY 20  LOT 17</t>
   </si>
   <si>
     <t>02209</t>
   </si>
   <si>
     <t>MACLEAN MARK</t>
   </si>
   <si>
     <t xml:space="preserve">5810 US HWY 20  LOT 78</t>
   </si>
   <si>
-    <t>02214</t>
-[...7 lines deleted...]
-  <si>
     <t>02365</t>
   </si>
   <si>
     <t>CRASE SHAWN &amp; MICHELLE RIGGLEMAN</t>
   </si>
   <si>
     <t xml:space="preserve">5810 US HWY 20  LOT 125</t>
   </si>
   <si>
     <t>02403</t>
   </si>
   <si>
     <t>RAVENSWORTH LLC</t>
   </si>
   <si>
     <t xml:space="preserve">5810 US HWY 20  LOT 109</t>
   </si>
   <si>
     <t>02404</t>
   </si>
   <si>
     <t>BROWN DANIELLE</t>
   </si>
   <si>
     <t xml:space="preserve">5810 US HWY 20  LOT 64</t>
@@ -463,122 +409,77 @@
   <si>
     <t>KILBY JERRY ALLEN SR</t>
   </si>
   <si>
     <t xml:space="preserve">6060 E US HWY 20  LOT 19</t>
   </si>
   <si>
     <t>02532</t>
   </si>
   <si>
     <t>SHREFFLER KELLY</t>
   </si>
   <si>
     <t xml:space="preserve">5810 US HWY 20  LOT 54</t>
   </si>
   <si>
     <t>02538</t>
   </si>
   <si>
     <t>PLATO JEREMY</t>
   </si>
   <si>
     <t xml:space="preserve">5810 US HWY 20  LOT 79</t>
   </si>
   <si>
-    <t>02689</t>
-[...7 lines deleted...]
-  <si>
     <t>02733</t>
   </si>
   <si>
     <t>FINCHUM MONA G</t>
   </si>
   <si>
     <t>56 E MAIN ST LOT 43</t>
   </si>
   <si>
-    <t>02789</t>
-[...16 lines deleted...]
-  <si>
     <t>02799</t>
   </si>
   <si>
     <t>BLISS LOUIS C</t>
   </si>
   <si>
     <t xml:space="preserve">5810 US HWY 20  LOT 49</t>
   </si>
   <si>
     <t>02803</t>
   </si>
   <si>
     <t>GEE VIRGINIA &amp; JOHN HOBBS</t>
   </si>
   <si>
     <t xml:space="preserve">5810 US HWY 20  LOT 141</t>
   </si>
   <si>
-    <t>02812</t>
-[...16 lines deleted...]
-  <si>
     <t>02853</t>
   </si>
   <si>
     <t>FARMER LARRY W JR</t>
   </si>
   <si>
     <t xml:space="preserve">5810 US HWY 20  LOT 156</t>
   </si>
   <si>
     <t>02862</t>
   </si>
   <si>
     <t>JESSEL STEVEN &amp; CHRISTINA CARVER A</t>
   </si>
   <si>
     <t xml:space="preserve">5810 US HWY 20  LOT 148</t>
   </si>
   <si>
     <t>02875</t>
   </si>
   <si>
     <t>FRIGES SCOTT J</t>
   </si>
   <si>
     <t xml:space="preserve">5810 US HWY 20  LOT 19</t>
@@ -658,864 +559,300 @@
   <si>
     <t>03611</t>
   </si>
   <si>
     <t xml:space="preserve">5571 US HIGHWAY 20  LOT 45</t>
   </si>
   <si>
     <t>03635</t>
   </si>
   <si>
     <t>SHEPHERD LISA</t>
   </si>
   <si>
     <t xml:space="preserve">5810 US HWY 20  LOT 93</t>
   </si>
   <si>
     <t>03686</t>
   </si>
   <si>
     <t>CLARK PAUL</t>
   </si>
   <si>
     <t xml:space="preserve">5810 E US HWY 20  LOT 68</t>
   </si>
   <si>
-    <t>03702</t>
-[...7 lines deleted...]
-  <si>
     <t>03734</t>
   </si>
   <si>
     <t>HORVATH TARA</t>
   </si>
   <si>
     <t xml:space="preserve">5810 E US HWY 20  LOT 66</t>
   </si>
   <si>
-    <t>03788</t>
-[...7 lines deleted...]
-  <si>
     <t>04025</t>
   </si>
   <si>
     <t>BLAIR PAMELA K</t>
   </si>
   <si>
     <t xml:space="preserve">5810 US HWY 20  LOT 41</t>
   </si>
   <si>
     <t>04070</t>
   </si>
   <si>
     <t>REAZOR JACK J III</t>
   </si>
   <si>
     <t xml:space="preserve">5571 US HWY 20  LOT 23</t>
   </si>
   <si>
-    <t>04075</t>
-[...7 lines deleted...]
-  <si>
     <t>04089</t>
   </si>
   <si>
     <t>DAVITT TODD &amp; MAECHELL</t>
   </si>
   <si>
     <t xml:space="preserve">5810 US HWY 20  LOT 103</t>
   </si>
   <si>
-    <t>04103</t>
-[...7 lines deleted...]
-  <si>
     <t>04189</t>
   </si>
   <si>
     <t>CARPENTER DARRELL</t>
   </si>
   <si>
     <t xml:space="preserve">5571 E US HWY 20  LOT 83</t>
   </si>
   <si>
     <t>04225</t>
   </si>
   <si>
     <t xml:space="preserve">5810 US HWY 20  LOT 21</t>
   </si>
   <si>
-    <t>04348</t>
-[...199 lines deleted...]
-  <si>
     <t>04385</t>
   </si>
   <si>
     <t xml:space="preserve">5571 US HWY 20  LOT 65</t>
   </si>
   <si>
-    <t>04386</t>
-[...157 lines deleted...]
-  <si>
     <t>04430</t>
   </si>
   <si>
     <t xml:space="preserve">5571 US HWY 20  LOT 98</t>
   </si>
   <si>
-    <t>04431</t>
-[...22 lines deleted...]
-  <si>
     <t>04465</t>
   </si>
   <si>
     <t xml:space="preserve">5571 US HIGHWAY 20  LOT 5</t>
   </si>
   <si>
-    <t>04555</t>
-[...13 lines deleted...]
-  <si>
     <t>49-0010-01-027-0400</t>
   </si>
   <si>
     <t>FRIES VERONICA JANE &amp; KENNETH JAMES</t>
   </si>
   <si>
     <t>3144 BUTLER RD N</t>
   </si>
   <si>
-    <t>49-0010-01-029-0100</t>
-[...8 lines deleted...]
-    <t>49-0010-01-029-0200</t>
+    <t>49-0020-01-013-0100</t>
+  </si>
+  <si>
+    <t>MIHAJLOVICH DAVID L JR &amp; JENNIFER LYNN OR SURV</t>
+  </si>
+  <si>
+    <t>US HWY 20 E</t>
+  </si>
+  <si>
+    <t>49-0020-01-013-0106</t>
+  </si>
+  <si>
+    <t>MIHAJLOVICH DAVID L JR ETAL</t>
   </si>
   <si>
     <t>BUTLER RD N</t>
   </si>
   <si>
-    <t>49-0010-04-030-0000</t>
-[...22 lines deleted...]
-  <si>
     <t>49-0020-01-013-0110</t>
   </si>
   <si>
     <t>49-0020-01-013-0111</t>
   </si>
   <si>
     <t>49-0020-01-053-0100</t>
   </si>
   <si>
     <t>OHIO EDISON CO</t>
   </si>
   <si>
     <t>PUBLIC UTILITY</t>
   </si>
   <si>
-    <t>49-0020-02-021-0000</t>
-[...7 lines deleted...]
-  <si>
     <t>49-0020-02-038-0100</t>
   </si>
   <si>
     <t>MULLINS GREGORY S</t>
   </si>
   <si>
     <t>5404 ST RT 60 N</t>
   </si>
   <si>
     <t>49-0020-04-014-0000</t>
   </si>
   <si>
     <t>SKORVANIK RENEE &amp; DARREN</t>
   </si>
   <si>
     <t>6074 US HWY 20 E</t>
   </si>
   <si>
-    <t>49-0020-04-015-0000</t>
-[...7 lines deleted...]
-  <si>
     <t>49-0020-04-035-0000</t>
   </si>
   <si>
     <t>WILSON CAROL S &amp; MICHAEL TINKHAM</t>
   </si>
   <si>
     <t>5571 US HWY 20 E</t>
   </si>
   <si>
-    <t>49-0030-02-027-0200</t>
-[...7 lines deleted...]
-  <si>
     <t>49-0030-05-003-0100</t>
   </si>
   <si>
     <t>PEREZ TIMOTHY R</t>
   </si>
   <si>
     <t>5090 WAKEMAN TOWN LINE RD</t>
   </si>
   <si>
     <t>49-0030-05-003-0300</t>
   </si>
   <si>
     <t>WAKEMAN TOWN LINE RD</t>
   </si>
   <si>
-    <t>49-0030-05-006-0000</t>
-[...13 lines deleted...]
-  <si>
     <t>49-0050-01-006-0000</t>
   </si>
   <si>
     <t>AMERICAN TRANSMISSION SYSTEMS INC</t>
   </si>
   <si>
     <t>50-0050-01-002-0000</t>
   </si>
   <si>
     <t>50-0050-01-006-0000</t>
   </si>
   <si>
     <t>50-055A-01-011-0400</t>
   </si>
   <si>
     <t>WIGGINS RHONDA &amp; ROCHELLE SKORVANIK</t>
   </si>
   <si>
-    <t>102 FRANKLIN ST</t>
+    <t>102 &amp; 104 FRANKLIN ST</t>
   </si>
   <si>
     <t>50-055A-04-019-0000</t>
   </si>
   <si>
-    <t>FREY PATRICIA A TRUSTEE</t>
+    <t>GRUDE AMY &amp; ADAM FREY SUCCESSOR CO TRUSTEES</t>
   </si>
   <si>
     <t>37 W MAIN ST</t>
   </si>
   <si>
     <t>50-055A-04-020-0000</t>
   </si>
   <si>
     <t>39 W MAIN ST</t>
   </si>
   <si>
     <t>50-055A-04-021-0100</t>
   </si>
   <si>
     <t>DEPOT ST</t>
   </si>
   <si>
     <t>50-055A-05-001-0000</t>
   </si>
   <si>
     <t>KEOWN GERALDINE</t>
   </si>
   <si>
     <t>54 W ABBOTT ST</t>
   </si>
   <si>
     <t>50-055A-05-002-0000</t>
   </si>
   <si>
     <t>W ABBOTT ST</t>
   </si>
   <si>
-    <t>50-055A-05-023-0000</t>
-[...7 lines deleted...]
-  <si>
     <t>50-055A-07-004-0000</t>
   </si>
   <si>
     <t>HILAMAN JAMIE</t>
   </si>
   <si>
     <t>25 S PLEASANT ST</t>
   </si>
   <si>
-    <t>50-055A-07-005-0000</t>
-[...25 lines deleted...]
-  <si>
     <t>50-055A-07-030-0088</t>
   </si>
   <si>
-    <t>COTTRELL TIMOTHY</t>
+    <t>17 S PLEASANT STREET LLC</t>
   </si>
   <si>
     <t>S PLEASANT ST</t>
   </si>
   <si>
-    <t>50-055B-01-018-0000</t>
-[...19 lines deleted...]
-  <si>
     <t>50-055C-01-009-0100</t>
   </si>
   <si>
     <t>HILAMAN JAMIE L</t>
   </si>
   <si>
     <t>41 S PLEASANT ST</t>
   </si>
   <si>
     <t>50-055C-06-019-0100</t>
   </si>
   <si>
     <t>BETHARD KORA M</t>
   </si>
   <si>
     <t>HYDE ST</t>
   </si>
   <si>
     <t>50-055C-07-015-0288</t>
   </si>
   <si>
     <t>DELLINGER BRIAN W</t>
-  </si>
-[...7 lines deleted...]
-    <t>68 S PLEASANT ST</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,0.00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1525,77 +862,77 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F190" headerRowCount="1">
-  <autoFilter ref="A1:F190"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F94" headerRowCount="1">
+  <autoFilter ref="A1:F94"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44904&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44912&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44908&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44973&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45308&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45058&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44922&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45415&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45104&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44964&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44720&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45305&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44938&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45033&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44974&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45322&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44907&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45141&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45129&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46708&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45220&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45178&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45222&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45300&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45394&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45464&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45525&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45541&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45561&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45568&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45575&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45577&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45579&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45636&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45659&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45660&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45663&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45687&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46424&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45691&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45189&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45543&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45713&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45717&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45720&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45810&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45833&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45864&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45866&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45858&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45869&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45874&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45881&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45880&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45903&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45918&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45927&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45905&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45954&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46037&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46178&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46260&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46248&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46272&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=47002&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46291&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46324&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46336&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46359&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46386&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46559&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46640&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46659&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46681&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46778&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46873&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46898&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46899&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46900&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46903&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46904&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46905&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46906&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46908&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46909&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46910&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46911&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46912&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46913&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46915&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46916&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46917&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46918&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46920&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46922&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46923&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46924&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46925&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46926&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46927&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46928&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46930&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46931&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46932&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46933&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46934&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46935&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46936&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46937&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46938&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46939&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46940&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46941&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46942&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46943&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46944&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46945&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46946&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46947&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46948&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46949&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46950&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46951&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46952&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46894&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46955&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46956&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46958&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46959&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46963&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46964&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46965&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46966&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46967&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46968&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46969&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46970&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46978&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=47003&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=47111&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=47113&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39121&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39124&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39125&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39322&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39366&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39370&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39371&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39481&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39522&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39550&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39588&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39589&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39626&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39765&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39893&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39895&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39899&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40088&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40147&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40185&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40187&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40229&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40303&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40304&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40306&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40316&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40317&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40334&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40388&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40389&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40412&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40413&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40419&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40439&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40442&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40550&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40554&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40711&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40752&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44904&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44912&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44908&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44973&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45308&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45058&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45415&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45104&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44964&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44720&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45305&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44938&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45033&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44907&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45129&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46708&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45220&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45178&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45222&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45300&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45464&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45525&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45541&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45561&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45568&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45575&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45577&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45636&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45659&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45660&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45663&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45687&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46424&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45691&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45189&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45543&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45713&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45717&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45720&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45833&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45858&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45869&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45880&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45903&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45918&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45927&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45905&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45954&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46037&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46178&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46260&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46248&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46272&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=47002&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46291&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46324&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46359&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46559&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46640&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46659&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46778&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46873&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46935&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46967&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=47003&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39121&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39366&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39370&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39371&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39481&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39550&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39588&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39626&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39893&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39895&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40147&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40185&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40187&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40229&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40303&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40304&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40306&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40316&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40317&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40388&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40419&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40554&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40711&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40739&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F190"/>
+  <dimension ref="A1:F94"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.616657257080078" customWidth="1"/>
-    <col min="2" max="2" width="47.90692138671875" customWidth="1"/>
+    <col min="2" max="2" width="48.33047103881836" customWidth="1"/>
     <col min="3" max="3" width="34.10475158691406" customWidth="1"/>
     <col min="4" max="4" width="29.763883590698242" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
@@ -1752,3653 +1089,1733 @@
       </c>
       <c r="D9" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2">
         <v>400.39</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="2">
-        <v>3.61</v>
+        <v>164.34</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="2">
-        <v>164.34</v>
+        <v>2055.23</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="2">
-        <v>2055.23</v>
+        <v>471.05</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="2">
-        <v>471.05</v>
+        <v>67.76</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="2">
-        <v>67.76</v>
+        <v>36.57</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="2">
-        <v>36.57</v>
+        <v>608.93</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="2">
-        <v>608.93</v>
+        <v>58.15</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="2">
-        <v>58.15</v>
+        <v>199.1</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="2">
-        <v>2.19</v>
+        <v>48.16</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="2">
-        <v>193.29</v>
+        <v>721.94</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="2">
-        <v>199.1</v>
+        <v>78.46</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="2">
-        <v>105.07</v>
+        <v>1360.33</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>68</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E22" s="2">
-        <v>48.16</v>
+        <v>738.8</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E23" s="2">
-        <v>721.94</v>
+        <v>151.87</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>76</v>
       </c>
       <c r="E24" s="2">
-        <v>78.46</v>
+        <v>146.47</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E25" s="2">
-        <v>1360.33</v>
+        <v>195.82</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E26" s="2">
-        <v>738.8</v>
+        <v>36.97</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>84</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E27" s="2">
-        <v>151.87</v>
+        <v>133.86</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E28" s="2">
-        <v>52.79</v>
+        <v>309.91</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>89</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E29" s="2">
-        <v>146.47</v>
+        <v>824.83</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E30" s="2">
-        <v>195.82</v>
+        <v>164.34</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>97</v>
       </c>
       <c r="E31" s="2">
-        <v>36.97</v>
+        <v>1557.65</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>98</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>99</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="2">
-        <v>133.86</v>
+        <v>80.35</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>101</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="2">
-        <v>309.91</v>
+        <v>915.64</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>104</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>105</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="2">
-        <v>824.83</v>
+        <v>683.34</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>107</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>108</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="2">
-        <v>164.34</v>
+        <v>384.29</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>110</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>111</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="2">
-        <v>107.67</v>
+        <v>7.06</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>114</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E37" s="2">
-        <v>1557.65</v>
+        <v>182.99</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>117</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E38" s="2">
-        <v>80.35</v>
+        <v>44.73</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E39" s="2">
-        <v>915.64</v>
+        <v>170.1</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>123</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E40" s="2">
-        <v>683.34</v>
+        <v>209.84</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>126</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E41" s="2">
-        <v>384.29</v>
+        <v>291.93</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>128</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E42" s="2">
-        <v>7.06</v>
+        <v>36.97</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>131</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>132</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>133</v>
       </c>
       <c r="E43" s="2">
-        <v>182.99</v>
+        <v>36.97</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>134</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>135</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>136</v>
       </c>
       <c r="E44" s="2">
-        <v>44.73</v>
+        <v>396.11</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>137</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>138</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>139</v>
       </c>
       <c r="E45" s="2">
-        <v>170.1</v>
+        <v>29.88</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>140</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>141</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>142</v>
       </c>
       <c r="E46" s="2">
-        <v>209.84</v>
+        <v>6602.41</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>143</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>144</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>145</v>
       </c>
       <c r="E47" s="2">
-        <v>291.93</v>
+        <v>36.97</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>146</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>147</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>148</v>
       </c>
       <c r="E48" s="2">
-        <v>36.97</v>
+        <v>4824.71</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>149</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>150</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>151</v>
       </c>
       <c r="E49" s="2">
-        <v>36.97</v>
+        <v>0.02</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>152</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>153</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>154</v>
       </c>
       <c r="E50" s="2">
-        <v>3.42</v>
+        <v>1549.02</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>155</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>156</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E51" s="2">
-        <v>396.11</v>
+        <v>3190.8</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
         <v>158</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>159</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E52" s="2">
-        <v>304.09</v>
+        <v>354.36</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
         <v>161</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>162</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E53" s="2">
-        <v>0.01</v>
+        <v>414.8</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
         <v>164</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>165</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E54" s="2">
-        <v>29.88</v>
+        <v>87.91</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>167</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>168</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E55" s="2">
-        <v>6602.41</v>
+        <v>45.97</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>170</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>171</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E56" s="2">
-        <v>107.61</v>
+        <v>1310.06</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
         <v>173</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>174</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E57" s="2">
-        <v>6378.52</v>
+        <v>84.01</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
         <v>176</v>
       </c>
       <c r="B58" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="C58" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D58" s="0" t="s">
         <v>177</v>
       </c>
-      <c r="C58" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E58" s="2">
-        <v>36.97</v>
+        <v>135.69</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="B59" s="0" t="s">
         <v>179</v>
       </c>
-      <c r="B59" s="0" t="s">
+      <c r="C59" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D59" s="0" t="s">
         <v>180</v>
       </c>
-      <c r="C59" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E59" s="2">
-        <v>4824.71</v>
+        <v>1066.63</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="B60" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="B60" s="0" t="s">
+      <c r="C60" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D60" s="0" t="s">
         <v>183</v>
       </c>
-      <c r="C60" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E60" s="2">
-        <v>0.02</v>
+        <v>3154.11</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="B61" s="0" t="s">
         <v>185</v>
       </c>
-      <c r="B61" s="0" t="s">
+      <c r="C61" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D61" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="C61" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E61" s="2">
-        <v>1549.02</v>
+        <v>239.22</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="B62" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="B62" s="0" t="s">
+      <c r="C62" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D62" s="0" t="s">
         <v>189</v>
       </c>
-      <c r="C62" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E62" s="2">
-        <v>3190.8</v>
+        <v>525.39</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="B63" s="0" t="s">
         <v>191</v>
       </c>
-      <c r="B63" s="0" t="s">
+      <c r="C63" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D63" s="0" t="s">
         <v>192</v>
       </c>
-      <c r="C63" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E63" s="2">
-        <v>354.36</v>
+        <v>98.54</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="B64" s="0" t="s">
         <v>194</v>
       </c>
-      <c r="B64" s="0" t="s">
+      <c r="C64" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D64" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="C64" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E64" s="2">
-        <v>414.8</v>
+        <v>119.41</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="B65" s="0" t="s">
         <v>197</v>
       </c>
-      <c r="B65" s="0" t="s">
+      <c r="C65" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D65" s="0" t="s">
         <v>198</v>
       </c>
-      <c r="C65" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E65" s="2">
-        <v>87.91</v>
+        <v>1.77</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="B66" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="C66" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D66" s="0" t="s">
         <v>200</v>
       </c>
-      <c r="B66" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E66" s="2">
-        <v>45.97</v>
+        <v>1226.82</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>204</v>
+        <v>168</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E67" s="2">
-        <v>1310.06</v>
+        <v>162.07</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>207</v>
+        <v>168</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="E68" s="2">
-        <v>84.01</v>
+        <v>162.07</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>201</v>
+        <v>168</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E69" s="2">
         <v>135.69</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="E70" s="2">
-        <v>1066.63</v>
+        <v>166.31</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="E71" s="2">
-        <v>3154.11</v>
+        <v>89.94</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="E72" s="2">
-        <v>7.33</v>
+        <v>289.54</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>221</v>
+        <v>211</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>212</v>
       </c>
       <c r="E73" s="2">
-        <v>239.22</v>
+        <v>1545.51</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>223</v>
+        <v>217</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>224</v>
+        <v>211</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>212</v>
       </c>
       <c r="E74" s="2">
-        <v>251.1</v>
+        <v>97.2</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>226</v>
+        <v>218</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>227</v>
+        <v>219</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>220</v>
       </c>
       <c r="E75" s="2">
-        <v>525.39</v>
+        <v>8241.08</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>229</v>
+        <v>221</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>230</v>
+        <v>222</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>223</v>
       </c>
       <c r="E76" s="2">
-        <v>98.54</v>
+        <v>6285.99</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>232</v>
+        <v>224</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>233</v>
+        <v>225</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>226</v>
       </c>
       <c r="E77" s="2">
-        <v>53.07</v>
+        <v>1084.39</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>235</v>
+        <v>227</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>236</v>
+        <v>228</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="E78" s="2">
-        <v>119.41</v>
+        <v>4763.14</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>238</v>
+        <v>230</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>240</v>
+        <v>232</v>
       </c>
       <c r="E79" s="2">
-        <v>55.92</v>
+        <v>5158.22</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>241</v>
+        <v>233</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>242</v>
+        <v>231</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>243</v>
+        <v>234</v>
       </c>
       <c r="E80" s="2">
-        <v>1.77</v>
+        <v>17.19</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>244</v>
+        <v>235</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>132</v>
+        <v>236</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>245</v>
+        <v>220</v>
       </c>
       <c r="E81" s="2">
-        <v>1226.82</v>
+        <v>2124.48</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>246</v>
+        <v>237</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>247</v>
+        <v>219</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>248</v>
+        <v>220</v>
       </c>
       <c r="E82" s="2">
-        <v>15.64</v>
+        <v>2480.13</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>249</v>
+        <v>238</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>247</v>
+        <v>236</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>250</v>
+        <v>220</v>
       </c>
       <c r="E83" s="2">
-        <v>15.64</v>
+        <v>229.18</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>251</v>
+        <v>239</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>252</v>
+        <v>241</v>
       </c>
       <c r="E84" s="2">
-        <v>15.64</v>
+        <v>3567.66</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>253</v>
+        <v>242</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>244</v>
       </c>
       <c r="E85" s="2">
-        <v>15.64</v>
+        <v>1378.46</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>255</v>
+        <v>245</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>256</v>
+        <v>246</v>
       </c>
       <c r="E86" s="2">
-        <v>14.73</v>
+        <v>1417.28</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>257</v>
+        <v>247</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>248</v>
       </c>
       <c r="E87" s="2">
-        <v>15.64</v>
+        <v>177.22</v>
       </c>
       <c r="F87" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>259</v>
+        <v>249</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>260</v>
+        <v>251</v>
       </c>
       <c r="E88" s="2">
-        <v>15.64</v>
+        <v>1335.6</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>261</v>
+        <v>252</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>262</v>
+        <v>253</v>
       </c>
       <c r="E89" s="2">
-        <v>15.64</v>
+        <v>114.33</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>263</v>
+        <v>254</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>247</v>
+        <v>255</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>264</v>
+        <v>256</v>
       </c>
       <c r="E90" s="2">
-        <v>8.58</v>
+        <v>3051.54</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>265</v>
+        <v>257</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>247</v>
+        <v>258</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>266</v>
+        <v>259</v>
       </c>
       <c r="E91" s="2">
-        <v>15.64</v>
+        <v>30.79</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>267</v>
+        <v>260</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>247</v>
+        <v>261</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>268</v>
+        <v>262</v>
       </c>
       <c r="E92" s="2">
-        <v>15.64</v>
+        <v>3691.67</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>269</v>
+        <v>263</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>247</v>
+        <v>264</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="E93" s="2">
-        <v>15.64</v>
+        <v>22.4</v>
       </c>
       <c r="F93" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>247</v>
+        <v>267</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>272</v>
+        <v>265</v>
       </c>
       <c r="E94" s="2">
-        <v>15.64</v>
+        <v>31.17</v>
       </c>
       <c r="F94" s="1" t="s">
-        <v>10</v>
-[...1918 lines deleted...]
-      <c r="F190" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -5453,128 +2870,32 @@
     <hyperlink ref="F70" r:id="rId70"/>
     <hyperlink ref="F71" r:id="rId71"/>
     <hyperlink ref="F72" r:id="rId72"/>
     <hyperlink ref="F73" r:id="rId73"/>
     <hyperlink ref="F74" r:id="rId74"/>
     <hyperlink ref="F75" r:id="rId75"/>
     <hyperlink ref="F76" r:id="rId76"/>
     <hyperlink ref="F77" r:id="rId77"/>
     <hyperlink ref="F78" r:id="rId78"/>
     <hyperlink ref="F79" r:id="rId79"/>
     <hyperlink ref="F80" r:id="rId80"/>
     <hyperlink ref="F81" r:id="rId81"/>
     <hyperlink ref="F82" r:id="rId82"/>
     <hyperlink ref="F83" r:id="rId83"/>
     <hyperlink ref="F84" r:id="rId84"/>
     <hyperlink ref="F85" r:id="rId85"/>
     <hyperlink ref="F86" r:id="rId86"/>
     <hyperlink ref="F87" r:id="rId87"/>
     <hyperlink ref="F88" r:id="rId88"/>
     <hyperlink ref="F89" r:id="rId89"/>
     <hyperlink ref="F90" r:id="rId90"/>
     <hyperlink ref="F91" r:id="rId91"/>
     <hyperlink ref="F92" r:id="rId92"/>
     <hyperlink ref="F93" r:id="rId93"/>
     <hyperlink ref="F94" r:id="rId94"/>
-    <hyperlink ref="F95" r:id="rId95"/>
-[...94 lines deleted...]
-    <hyperlink ref="F190" r:id="rId190"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>