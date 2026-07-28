--- v1 (2026-06-13)
+++ v2 (2026-07-28)
@@ -5,103 +5,94 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="268" uniqueCount="268">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="243" uniqueCount="243">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>00001</t>
   </si>
   <si>
     <t>TINNEY KYLE D</t>
   </si>
   <si>
     <t>WESTERN RESERVE LSD (HURON CO.)</t>
   </si>
   <si>
     <t xml:space="preserve">5810 US HWY 20  LOT 26</t>
   </si>
   <si>
     <t>View</t>
   </si>
   <si>
     <t>00124</t>
   </si>
   <si>
     <t>SMITH ANTHONY A</t>
   </si>
   <si>
     <t xml:space="preserve">5810 US HWY 20  LOT 14</t>
   </si>
   <si>
-    <t>00172</t>
-[...7 lines deleted...]
-  <si>
     <t>00428</t>
   </si>
   <si>
     <t>ROGERS STEPHEN</t>
   </si>
   <si>
     <t xml:space="preserve">5810 US HWY 20  LOT 23</t>
   </si>
   <si>
     <t>00452</t>
   </si>
   <si>
     <t>YOUNG ROBERT &amp; HEATHER</t>
   </si>
   <si>
     <t xml:space="preserve">5810 US HWY 20  LOT 24</t>
   </si>
   <si>
     <t>00518</t>
   </si>
   <si>
     <t>PENNY TROY A</t>
   </si>
   <si>
     <t>56 E MAIN ST LOT 35</t>
@@ -391,59 +382,50 @@
   <si>
     <t>FREEZE CHRISTOPHER D</t>
   </si>
   <si>
     <t xml:space="preserve">5571 US HWY 20  LOT 102</t>
   </si>
   <si>
     <t>02505</t>
   </si>
   <si>
     <t>TRIPLETT DOUGLAS H JR</t>
   </si>
   <si>
     <t xml:space="preserve">5810 US HWY 20  LOT 67</t>
   </si>
   <si>
     <t>02523</t>
   </si>
   <si>
     <t>KILBY JERRY ALLEN SR</t>
   </si>
   <si>
     <t xml:space="preserve">6060 E US HWY 20  LOT 19</t>
   </si>
   <si>
-    <t>02532</t>
-[...7 lines deleted...]
-  <si>
     <t>02538</t>
   </si>
   <si>
     <t>PLATO JEREMY</t>
   </si>
   <si>
     <t xml:space="preserve">5810 US HWY 20  LOT 79</t>
   </si>
   <si>
     <t>02733</t>
   </si>
   <si>
     <t>FINCHUM MONA G</t>
   </si>
   <si>
     <t>56 E MAIN ST LOT 43</t>
   </si>
   <si>
     <t>02799</t>
   </si>
   <si>
     <t>BLISS LOUIS C</t>
   </si>
   <si>
     <t xml:space="preserve">5810 US HWY 20  LOT 49</t>
@@ -508,83 +490,68 @@
   <si>
     <t>TOTH LEVI N &amp; JESSE M ONYSLEO</t>
   </si>
   <si>
     <t xml:space="preserve">5810 US HWY 20  LOT 142</t>
   </si>
   <si>
     <t>03143</t>
   </si>
   <si>
     <t>WIECH RYAN A</t>
   </si>
   <si>
     <t xml:space="preserve">5571 US HWY 20  LOT 2</t>
   </si>
   <si>
     <t>03414</t>
   </si>
   <si>
     <t>SHRIVER SETH</t>
   </si>
   <si>
     <t xml:space="preserve">6060 E US HWY 20  LOT 8</t>
   </si>
   <si>
-    <t>03562</t>
-[...7 lines deleted...]
-  <si>
     <t>03563</t>
   </si>
   <si>
     <t>KAISER KATHY D</t>
   </si>
   <si>
     <t xml:space="preserve">5810 E US HWY 20  LOT 10</t>
   </si>
   <si>
     <t>03592</t>
   </si>
   <si>
     <t>LUNDBERG PAIGE</t>
   </si>
   <si>
     <t xml:space="preserve">5810 US HWY 20  LOT 89</t>
   </si>
   <si>
-    <t>03611</t>
-[...4 lines deleted...]
-  <si>
     <t>03635</t>
   </si>
   <si>
     <t>SHEPHERD LISA</t>
   </si>
   <si>
     <t xml:space="preserve">5810 US HWY 20  LOT 93</t>
   </si>
   <si>
     <t>03686</t>
   </si>
   <si>
     <t>CLARK PAUL</t>
   </si>
   <si>
     <t xml:space="preserve">5810 E US HWY 20  LOT 68</t>
   </si>
   <si>
     <t>03734</t>
   </si>
   <si>
     <t>HORVATH TARA</t>
   </si>
   <si>
     <t xml:space="preserve">5810 E US HWY 20  LOT 66</t>
@@ -610,77 +577,50 @@
   <si>
     <t>04089</t>
   </si>
   <si>
     <t>DAVITT TODD &amp; MAECHELL</t>
   </si>
   <si>
     <t xml:space="preserve">5810 US HWY 20  LOT 103</t>
   </si>
   <si>
     <t>04189</t>
   </si>
   <si>
     <t>CARPENTER DARRELL</t>
   </si>
   <si>
     <t xml:space="preserve">5571 E US HWY 20  LOT 83</t>
   </si>
   <si>
     <t>04225</t>
   </si>
   <si>
     <t xml:space="preserve">5810 US HWY 20  LOT 21</t>
   </si>
   <si>
-    <t>04385</t>
-[...25 lines deleted...]
-  <si>
     <t>49-0020-01-013-0100</t>
   </si>
   <si>
     <t>MIHAJLOVICH DAVID L JR &amp; JENNIFER LYNN OR SURV</t>
   </si>
   <si>
     <t>US HWY 20 E</t>
   </si>
   <si>
     <t>49-0020-01-013-0106</t>
   </si>
   <si>
     <t>MIHAJLOVICH DAVID L JR ETAL</t>
   </si>
   <si>
     <t>BUTLER RD N</t>
   </si>
   <si>
     <t>49-0020-01-013-0110</t>
   </si>
   <si>
     <t>49-0020-01-013-0111</t>
   </si>
   <si>
     <t>49-0020-01-053-0100</t>
@@ -778,81 +718,66 @@
   <si>
     <t>50-055A-05-001-0000</t>
   </si>
   <si>
     <t>KEOWN GERALDINE</t>
   </si>
   <si>
     <t>54 W ABBOTT ST</t>
   </si>
   <si>
     <t>50-055A-05-002-0000</t>
   </si>
   <si>
     <t>W ABBOTT ST</t>
   </si>
   <si>
     <t>50-055A-07-004-0000</t>
   </si>
   <si>
     <t>HILAMAN JAMIE</t>
   </si>
   <si>
     <t>25 S PLEASANT ST</t>
   </si>
   <si>
-    <t>50-055A-07-030-0088</t>
-[...7 lines deleted...]
-  <si>
     <t>50-055C-01-009-0100</t>
   </si>
   <si>
     <t>HILAMAN JAMIE L</t>
   </si>
   <si>
     <t>41 S PLEASANT ST</t>
   </si>
   <si>
     <t>50-055C-06-019-0100</t>
   </si>
   <si>
     <t>BETHARD KORA M</t>
   </si>
   <si>
     <t>HYDE ST</t>
-  </si>
-[...4 lines deleted...]
-    <t>DELLINGER BRIAN W</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,0.00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -862,70 +787,70 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F94" headerRowCount="1">
-  <autoFilter ref="A1:F94"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F84" headerRowCount="1">
+  <autoFilter ref="A1:F84"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44904&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44912&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44908&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44973&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45308&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45058&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45415&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45104&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44964&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44720&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45305&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44938&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45033&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44907&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45129&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46708&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45220&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45178&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45222&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45300&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45464&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45525&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45541&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45561&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45568&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45575&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45577&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45636&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45659&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45660&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45663&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45687&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46424&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45691&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45189&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45543&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45713&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45717&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45720&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45833&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45858&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45869&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45880&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45903&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45918&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45927&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45905&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45954&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46037&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46178&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46260&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46248&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46272&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=47002&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46291&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46324&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46359&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46559&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46640&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46659&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46778&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46873&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46935&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46967&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=47003&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39121&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39366&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39370&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39371&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39481&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39550&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39588&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39626&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39893&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39895&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40147&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40185&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40187&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40229&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40303&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40304&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40306&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40316&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40317&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40388&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40419&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40554&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40711&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40739&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44904&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44912&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44908&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44973&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45308&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45058&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45415&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45104&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44964&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44720&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45305&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44938&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45033&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=44907&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45129&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46708&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45220&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45178&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45222&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45300&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45464&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45525&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45541&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45561&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45568&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45575&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45577&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45636&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45659&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45660&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45663&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45687&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46424&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45691&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45189&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45543&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45713&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45717&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45833&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45858&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45869&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45880&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45903&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45918&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45927&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45905&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=45954&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46037&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46178&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46248&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46272&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46291&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46324&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46359&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46559&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46640&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46659&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46778&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=46873&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39366&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39370&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39371&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39481&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39550&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39588&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39626&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39893&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=39895&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40147&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40185&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40187&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40229&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40303&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40304&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40306&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40316&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40317&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40388&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40554&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huroncountytreasurer.org/Account/Index?Property_ID=40711&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F94"/>
+  <dimension ref="A1:F84"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.616657257080078" customWidth="1"/>
     <col min="2" max="2" width="48.33047103881836" customWidth="1"/>
     <col min="3" max="3" width="34.10475158691406" customWidth="1"/>
     <col min="4" max="4" width="29.763883590698242" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
@@ -969,1853 +894,1653 @@
       </c>
       <c r="D3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="2">
         <v>721.39</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="2">
-        <v>0.17</v>
+        <v>250.58</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2">
-        <v>250.58</v>
+        <v>535.83</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="2">
-        <v>535.83</v>
+        <v>287.47</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="2">
-        <v>287.47</v>
+        <v>80.35</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="2">
-        <v>80.35</v>
+        <v>400.39</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2">
-        <v>400.39</v>
+        <v>164.34</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="2">
-        <v>164.34</v>
+        <v>2055.23</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="2">
-        <v>2055.23</v>
+        <v>471.05</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="2">
-        <v>471.05</v>
+        <v>67.76</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="2">
-        <v>67.76</v>
+        <v>36.57</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="2">
-        <v>36.57</v>
+        <v>608.93</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="2">
-        <v>608.93</v>
+        <v>58.15</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="2">
-        <v>58.15</v>
+        <v>199.1</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="2">
-        <v>199.1</v>
+        <v>48.16</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="2">
-        <v>48.16</v>
+        <v>721.94</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="2">
-        <v>721.94</v>
+        <v>78.46</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="2">
-        <v>78.46</v>
+        <v>1360.33</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="2">
-        <v>1360.33</v>
+        <v>738.8</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>68</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E22" s="2">
-        <v>738.8</v>
+        <v>151.87</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E23" s="2">
-        <v>151.87</v>
+        <v>146.47</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>76</v>
       </c>
       <c r="E24" s="2">
-        <v>146.47</v>
+        <v>195.82</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E25" s="2">
-        <v>195.82</v>
+        <v>36.97</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E26" s="2">
-        <v>36.97</v>
+        <v>133.86</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>84</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E27" s="2">
-        <v>133.86</v>
+        <v>309.91</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E28" s="2">
-        <v>309.91</v>
+        <v>824.83</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>89</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E29" s="2">
-        <v>824.83</v>
+        <v>164.34</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E30" s="2">
-        <v>164.34</v>
+        <v>1557.65</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>97</v>
       </c>
       <c r="E31" s="2">
-        <v>1557.65</v>
+        <v>80.35</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>98</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>99</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="2">
-        <v>80.35</v>
+        <v>915.64</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>101</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="2">
-        <v>915.64</v>
+        <v>683.34</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>104</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>105</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="2">
-        <v>683.34</v>
+        <v>384.29</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>107</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>108</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="2">
-        <v>384.29</v>
+        <v>7.06</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>110</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>111</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="2">
-        <v>7.06</v>
+        <v>182.99</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>114</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E37" s="2">
-        <v>182.99</v>
+        <v>44.73</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>117</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E38" s="2">
-        <v>44.73</v>
+        <v>170.1</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E39" s="2">
-        <v>170.1</v>
+        <v>209.84</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>123</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E40" s="2">
-        <v>209.84</v>
+        <v>291.93</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>126</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E41" s="2">
-        <v>291.93</v>
+        <v>36.97</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>128</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E42" s="2">
-        <v>36.97</v>
+        <v>396.11</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>131</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>132</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>133</v>
       </c>
       <c r="E43" s="2">
-        <v>36.97</v>
+        <v>29.88</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>134</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>135</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>136</v>
       </c>
       <c r="E44" s="2">
-        <v>396.11</v>
+        <v>6602.41</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>137</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>138</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>139</v>
       </c>
       <c r="E45" s="2">
-        <v>29.88</v>
+        <v>36.97</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>140</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>141</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>142</v>
       </c>
       <c r="E46" s="2">
-        <v>6602.41</v>
+        <v>4824.71</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>143</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>144</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>145</v>
       </c>
       <c r="E47" s="2">
-        <v>36.97</v>
+        <v>0.02</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>146</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>147</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>148</v>
       </c>
       <c r="E48" s="2">
-        <v>4824.71</v>
+        <v>1549.02</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>149</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>150</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>151</v>
       </c>
       <c r="E49" s="2">
-        <v>0.02</v>
+        <v>3190.8</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>152</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>153</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>154</v>
       </c>
       <c r="E50" s="2">
-        <v>1549.02</v>
+        <v>354.36</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>155</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>156</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E51" s="2">
-        <v>3190.8</v>
+        <v>414.8</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
         <v>158</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>159</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E52" s="2">
-        <v>354.36</v>
+        <v>87.91</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
         <v>161</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>162</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E53" s="2">
-        <v>414.8</v>
+        <v>1310.06</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
         <v>164</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>165</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E54" s="2">
-        <v>87.91</v>
+        <v>84.01</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>167</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>168</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E55" s="2">
-        <v>45.97</v>
+        <v>1066.63</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>170</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>171</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E56" s="2">
-        <v>1310.06</v>
+        <v>3154.11</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
         <v>173</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>174</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E57" s="2">
-        <v>84.01</v>
+        <v>239.22</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
         <v>176</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E58" s="2">
-        <v>135.69</v>
+        <v>525.39</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E59" s="2">
-        <v>1066.63</v>
+        <v>98.54</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E60" s="2">
-        <v>3154.11</v>
+        <v>119.41</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="E61" s="2">
-        <v>239.22</v>
+        <v>1.77</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>188</v>
+        <v>111</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>189</v>
       </c>
       <c r="E62" s="2">
-        <v>525.39</v>
+        <v>1226.82</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
         <v>190</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>191</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>192</v>
       </c>
       <c r="E63" s="2">
-        <v>98.54</v>
+        <v>89.94</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
         <v>193</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>194</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>195</v>
       </c>
       <c r="E64" s="2">
-        <v>119.41</v>
+        <v>289.54</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
         <v>196</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>198</v>
+        <v>192</v>
       </c>
       <c r="E65" s="2">
-        <v>1.77</v>
+        <v>1545.51</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>114</v>
+        <v>191</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>200</v>
+        <v>192</v>
       </c>
       <c r="E66" s="2">
-        <v>1226.82</v>
+        <v>97.2</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>168</v>
+        <v>199</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="E67" s="2">
-        <v>162.07</v>
+        <v>8241.08</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="B68" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="C68" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D68" s="0" t="s">
         <v>203</v>
       </c>
-      <c r="B68" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E68" s="2">
-        <v>162.07</v>
+        <v>6285.99</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="B69" s="0" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>206</v>
       </c>
       <c r="E69" s="2">
-        <v>135.69</v>
+        <v>1084.39</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
         <v>207</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>208</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>209</v>
       </c>
       <c r="E70" s="2">
-        <v>166.31</v>
+        <v>4763.14</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
         <v>210</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>211</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>212</v>
       </c>
       <c r="E71" s="2">
-        <v>89.94</v>
+        <v>1158.22</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
         <v>213</v>
       </c>
       <c r="B72" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="C72" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D72" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="C72" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E72" s="2">
-        <v>289.54</v>
+        <v>17.19</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="B73" s="0" t="s">
         <v>216</v>
       </c>
-      <c r="B73" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C73" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>212</v>
+        <v>200</v>
       </c>
       <c r="E73" s="2">
-        <v>1545.51</v>
+        <v>2124.48</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
         <v>217</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>211</v>
+        <v>199</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>212</v>
+        <v>200</v>
       </c>
       <c r="E74" s="2">
-        <v>97.2</v>
+        <v>2480.13</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
         <v>218</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>220</v>
+        <v>200</v>
       </c>
       <c r="E75" s="2">
-        <v>8241.08</v>
+        <v>229.18</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="B76" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="C76" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D76" s="0" t="s">
         <v>221</v>
       </c>
-      <c r="B76" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E76" s="2">
-        <v>6285.99</v>
+        <v>3567.66</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="B77" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="C77" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D77" s="0" t="s">
         <v>224</v>
       </c>
-      <c r="B77" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E77" s="2">
-        <v>1084.39</v>
+        <v>1378.46</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="E78" s="2">
-        <v>4763.14</v>
+        <v>1417.28</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>231</v>
+        <v>223</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="E79" s="2">
-        <v>5158.22</v>
+        <v>177.22</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="B80" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="C80" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D80" s="0" t="s">
         <v>231</v>
       </c>
-      <c r="C80" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E80" s="2">
-        <v>17.19</v>
+        <v>1335.6</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>236</v>
+        <v>230</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>220</v>
+        <v>233</v>
       </c>
       <c r="E81" s="2">
-        <v>2124.48</v>
+        <v>114.33</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>219</v>
+        <v>235</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>236</v>
       </c>
       <c r="E82" s="2">
-        <v>2480.13</v>
+        <v>3051.54</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="B83" s="0" t="s">
         <v>238</v>
       </c>
-      <c r="B83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C83" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>220</v>
+        <v>239</v>
       </c>
       <c r="E83" s="2">
-        <v>229.18</v>
+        <v>3691.67</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E84" s="2">
-        <v>3567.66</v>
+        <v>22.4</v>
       </c>
       <c r="F84" s="1" t="s">
-        <v>10</v>
-[...198 lines deleted...]
-      <c r="F94" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -2860,42 +2585,32 @@
     <hyperlink ref="F60" r:id="rId60"/>
     <hyperlink ref="F61" r:id="rId61"/>
     <hyperlink ref="F62" r:id="rId62"/>
     <hyperlink ref="F63" r:id="rId63"/>
     <hyperlink ref="F64" r:id="rId64"/>
     <hyperlink ref="F65" r:id="rId65"/>
     <hyperlink ref="F66" r:id="rId66"/>
     <hyperlink ref="F67" r:id="rId67"/>
     <hyperlink ref="F68" r:id="rId68"/>
     <hyperlink ref="F69" r:id="rId69"/>
     <hyperlink ref="F70" r:id="rId70"/>
     <hyperlink ref="F71" r:id="rId71"/>
     <hyperlink ref="F72" r:id="rId72"/>
     <hyperlink ref="F73" r:id="rId73"/>
     <hyperlink ref="F74" r:id="rId74"/>
     <hyperlink ref="F75" r:id="rId75"/>
     <hyperlink ref="F76" r:id="rId76"/>
     <hyperlink ref="F77" r:id="rId77"/>
     <hyperlink ref="F78" r:id="rId78"/>
     <hyperlink ref="F79" r:id="rId79"/>
     <hyperlink ref="F80" r:id="rId80"/>
     <hyperlink ref="F81" r:id="rId81"/>
     <hyperlink ref="F82" r:id="rId82"/>
     <hyperlink ref="F83" r:id="rId83"/>
     <hyperlink ref="F84" r:id="rId84"/>
-    <hyperlink ref="F85" r:id="rId85"/>
-[...8 lines deleted...]
-    <hyperlink ref="F94" r:id="rId94"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>